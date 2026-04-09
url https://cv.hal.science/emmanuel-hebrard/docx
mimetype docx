--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers with Priorities for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B7FB671"/>
+    <w:nsid w:val="EC102395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05556877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>