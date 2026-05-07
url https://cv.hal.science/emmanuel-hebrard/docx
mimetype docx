--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers with Priorities for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers with Priorities for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2026 - 23rd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rabat, Morocco. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC102395"/>
+    <w:nsid w:val="CF5EF729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05556877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05556877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>