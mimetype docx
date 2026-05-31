--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers with Priorities for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2026 - 23rd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rabat, Morocco. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Hebrard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3131-0709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074313606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner ensembles minimaux insatisfiables et degrés de relaxation pour le calcul d'explications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Francophones de Programmation par Contraintes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Programmation par Contraintes, May 2026, Louvain-la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers with Priorities for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2026 - 23rd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rabat, Morocco. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfer with Priorities and Interruptions for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Scheduling in Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer and Constraint Programming for the Offline Nanosatellite Partition Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on the Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2025), Melbourne (Australia), November 10-13, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Agile Earth Observation Satellite Scheduling Problem with CP and Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Principles and Practice of Constraint Programming (CP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Edimburgh, Scotland, United Kingdom. pp.3:1-3:22, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Value Selection Heuristics in Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Luchterhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiébaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable-Set-Based Move to Solve an Agile Earth Observation Satellite Scheduling Problem with a Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien T Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. https://roadef2024.sciencesconf.org/511480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling onboard tasks of the NIMPH nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global constraints for scheduling data transfer in space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Planning and Scheduling for Space (IWPSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Chien, Juan Manuel Delfa and Tiago Stegun Vaquero, Jul 2023, Prague, Czech Republic. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blossom: an Anytime Algorithm for Computing Optimal Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contrainte globale pour l'ordonnancement des transferts de données dans les missions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Constraint Programming Approach to Preemptive Job Shop Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Toronto ( CA ), Canada. pp.19, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to Data Transfer Scheduling for Long Range Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4635-4641, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transfer scheduling for deep space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Workshop on Models and Algorithms for Planning and Scheduling 2022 (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Minimum-Size Arc-Inconsistency Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2022 - 28th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.9:1 - 9:14, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2022.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Monte Carlo Tree Search and Depth First Search Methods for a Car Manufacturing Workshop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier (on line), France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de méthodes arborescentes de Monte-Carlo pour un problème de déplacement de pièces dans un atelier d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode RCPSP with Safety Margin Maximization: Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010190101290136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On How Turing and Singleton Arc Consistency Broke the Enigma Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Portoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Reinforcement Learning, Constraint Programming and Local Search: A Case Study in Car Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming. CP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain La Neuve, Belgium. pp.657-672, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optimal Decision Trees with MaxSAT and its Integration in AdaBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-PRICAI 2020, 29th International Joint Conference on Artificial Intelligence and the 17th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Approximation within Constraint Programming to Solve the Parallel Machine Scheduling Problem with Additional Unit Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conferance on Artificial Intelligence (AAAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New-York, United States. pp.1512-1519, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for planning items transportation in a workshop context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Antuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Essodaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Formal Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Ignatiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marques-Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Principles and Practice of Constraint Programming (CP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Louvain (online), Belgium. pp.846-867, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Algorithms for Natural Disaster Evacuation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Federated Conference on Computer Science and Information Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2019F90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELS AND ALGORITHMS FOR EVACUATION PLANNING FOR WILDFIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO-SAFE Wildfire Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About NP-complete Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Evacuation Planning for Wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventeenth International Workshop on Constraint Modelling and Reformulation (ModRef 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Instance generator and optimization models for evacuation planning in the event of wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOSAFE Workshop on Robust Solutions for Fire Fighting (RSFF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, L'Aquila, Italy. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme d’approximation pour un problème d’affectation d’une commande multiproduit multifournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Cheref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de MOdélisation, Optimisation et SIMulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict directed clause learning for maximum weighted clique problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2018 27. International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2018/183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kernelization of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation-Based Weighted Degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padoue, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation via Kernelization: The Vertex Cover Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.147 - 156, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Clause Learning Approaches for Disjunctive Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp.393-402, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEURISTIC METHODS FOR TEST SEQUENCING IN TELECOMMUNICATION SATELLITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid Models of the Car Sequencing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CPAIOR 2014, Cork, Ireland, May 19-23, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.268-283, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de conflit non-standard pour résoudre le problème de Job-Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du vidage de données satellite avec incertitude sur les volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Programmation par Contraintes - JFPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnetic field on radial velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jun 2014, Paris, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Data Download Management with Uncertainty about the Generated Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Backdoors to Tractable Constraint Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.224-239, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel : The Thousand Faces of Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving hard sequencing problems via the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the AtMostSeqCard constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Program Workshop at CP2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT and Hybrid models of the Car-Sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mayer-Eichberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on the Cross-Fertilization Between CSP and SAT, in conjunction with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Chain of Atmost Constraints with Cardinality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.55-69, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme optimal d'arc-consistance pour une séquence de contraintes AtMost avec cardinalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Scientific Experiments on the Rosetta/Philae Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Quebec, Canada. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Characterization of $\epsilon$-approximate Near-Optimal Sequences for the Two-Machine Flow Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems (CPAIOR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Strategies for Variants of the Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.356-372, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23786-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job shop scheduling with setup times and maximal time-lags: A simple constraint programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Combinatorial Optimisation in Numberjack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Mahony Eoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Sullivan Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bologna, Italy. pp.181-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the Open Shop: Contradicting Conventional Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malapert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming - CP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.400-408, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Decision Tree Size as Combinatorial Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. pp.173-187, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04244-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parameterized Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00272791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.475-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00329876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROOTS Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00378928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, British Virgin Islands. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjoint, Partition and Intersection Constraints for Set and Multiset Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tractability of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.299-314, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Consistencies in SAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data Transfers in Space Missions with Priorities and Interruptions: Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS; IRAP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Decomposable and Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05053, LIRMM. 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Citrangolo Destro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoSafe – Evacuation planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Stuckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuous Time-Resource Trade-off Scheduling Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), pp.1359-1756. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MurTree: Optimal Decision Trees via Dynamic Programming and Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Demirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (26), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision et Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint programming for planning test campaigns of communications satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veysseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Boche-Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.73 - 89. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the parallel machine scheduling problem with additional unit resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 215, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Variants of the Job Shop Scheduling Problem through Conflict-Directed Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.268 - 284. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of constraint programming heuristics for the car-sequencing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.34 - 44. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling scientific experiments for comet exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.77 - 99. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-014-9169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Arc Consistency Algorithm for a Particular Case of Sequence Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.30-56. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-013-9150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local search and constraint programming for the post enrolment-based course timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Cambazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papadopoulos Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (1), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Roots: Two Common Patterns for Specifying and Propagating Counting and Occurrence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173, pp.850-875. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.239-259. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering algorithms for the NValue constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-006-9001-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach for exact coloring of massive graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Lecture Notes in Computer Science, 978-3-030-19211-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause learning and new bounds for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, Lecture Notes in Computer Science, 978-3-319-98333-2. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JFPC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hebrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF5EF729"/>
+    <w:nsid w:val="94077835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05556877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hebrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3131-0709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074313606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05556877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouzot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05104317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05058427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Antuori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T Wojtowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Luchterhand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2025.27" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04108022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Demirovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Juvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lusson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Chien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Essodaigui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Essodaigui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03160056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010190101290136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03454134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02938190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02740415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Siala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ignatiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques-Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_49" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2019F90" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Katsirelos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/183" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01459870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_28" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boche-Sauvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayer-Eichberger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pralet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verfaillie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verfaillie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871729v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676783v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Grimes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23786-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Mahony Eoin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KD25FM3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Artigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hebrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0142" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597741v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01443817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veysseire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9254-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.07.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0625" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.10.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9169-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9150-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadopoulos Alexandre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_25" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786867v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340084v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>