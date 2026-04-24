--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Henry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Sociology, Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9262-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115646434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry is Professor of Sociology at Université Paris Dauphine-PSL. Before joining Dauphine-PSL in 2013, he was a lecturer in political science at the Institut d'études politiques de Strasbourg. He was a visiting scholar at the Center for Health and Wellbeing at the Princeton School of Public and International Affairs (Princeton University) in 2019-2020, and a member of the School of Social Science at the Institute for Advanced Study in Princeton in 2020-2021. Since January 2022, he is also Deputy Scientific Director at the CNRS Humanities and Social Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In his first book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Asbestos: An Unlikely Scandal] (Presses universitaires de Rennes, 2007), he analyzed how the asbestos issue was long ignored in France before becoming a major public scandal. He demonstrated the role of social movements and the media in bringing this issue out of the social invisibility in which it was kept, due to its framing as an occupational disease. As long as it was defined as a disease primarily affecting industrial workers, it received marginal attention from political actors, but it became a major concern once it was reframed as a public health issue impacting the environment and the broader population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry works on the regulation of toxic substances in the environment and the workplace, from the perspective of the sociology of public problems and public action. He is particularly interested in the role of science and expertise in the production of both decisions and non-decisions aimed at regulating these risks. He notably led the INDEX research program on the independence of expertise, funded by the French National Research Agency (ANR), which resulted in the publication of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Critical Dictionary of Expertise] (Presses de Sciences Po, 2015). Regarding chemical contaminants and environmental health risks, he was one of the authors of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rutgers University Press, 2021) and co-edited a special issue of Science, Technology, & Human Values (“Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation,” vol. 46, no. 5, 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry’s work builds on recent research on ignorance that has reshaped the field of science and technology studies in recent years. In his book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Scientific Ignorance and Public Inaction] (Presses de Sciences Po, 2017), he showed how the ignorance characterizing scientific knowledge in the field of occupational health leads to the neglect of these issues and the failure to implement adequate public policies. These forms of public inaction—referred to as “non-problems”—are the focus of his most recent book, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des non-problèmes. Ou comment éviter que la politique s’en mêle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [The Making of Non-Problems: Or How to Keep Politics Out of It] (Presses de Sciences Po, 2021). In this book, through numerous case studies, he analyzes the various processes that lead to ignoring certain problems (such as pollution, climate change, social health inequalities, etc.)  being ignored and not being addressed, even though they deserve urgent attention.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, La vie des idées, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des non‐problèmes. Ou comment éviter que la politique s'en mêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique. Les politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marichalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 376 p, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.296, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable. Sociologie d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific ignorance and social ivisibility shape the issue of occupational health in France as a nonproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975624000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Avoidance. Using Science and Regulation to Produce Nonproblems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-10742523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Occupational Exposure Using Thresholds: A Policy Biased Toward Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.953-974. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211015300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi de 1919 à la Covid-19. L’histoire sans fin de la sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le travail à la peine, 2 (218), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Knowledge and Ignorance Make It Difficult to Improve Occupational Health: A French and European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solutions: A Journal of Environmental and Occupational Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10482911211019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier mesures d’impact en population et inégalités sociales de santé. L’exemple des liens entre travail et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to rethink the way we assess the burden of work-related cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current epidemiology reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40471-019-00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des irresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.18060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières disciplinaires et tensions entre savoirs académiques et connaissances issues du terrain dans la production de savoir et d’ignorance en santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’ignorance plutôt que du savoir ? Le cas de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des problèmes publics : entre publicité et discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.531.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques impensés de la réflexion sur l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques de savoirs et permanence des rapports de pouvoir. L’impact – limité – des transformations – importantes – de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.707-726. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méconnaissances de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.282.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail au prisme de la sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), p.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro Sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (147), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.147.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergences or complementarity within the research into crises in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour le statu quo. Le Comité permanent amiante ou l'imposition réussie d'un consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (70), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'action publique devient nécessaire. Qu'a signifié résoudre la crise de l'amiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.542.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence au scandale. Des difficultés des médias d'information à se saisir de la question de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (122), pp.237-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser les tribunaux à sa cause. Contournement de la difficile judiciarisation du problème de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asbestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Nature and Society: Biographies of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.177-190, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811251757_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas “entrer dans l’avenir comme les écrevisses, à reculons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Emmanuel Henry; Jean-Noël Jouzel; Jérôme Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.275-291, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour ne pas &amp;quot;entrer dans l'avenir comme les écrevisses, à reculons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-291, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des maladies professionnelles au Brésil. Des innovations scientifiques prises au piège de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ávila Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travail, santé et maladie professionnelle : un siècle de sous-reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-28, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, privatization, invisibilization? On some hidden dimensions of the transnationalization of occupational health and traffic safety policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu and Muriel Surdez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues: How Claims, Frames, and Problems Cross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, Privatization, Invisibilization? On Some Hidden Dimensions of the Transnationalization of Occupational Health and Traffic Safety Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour quelle gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque et expertise. 6es conférences Pierre Duhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.95-100, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en santé au travail : quels dialogues entre savoirs académiques, institutionnels et militants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.119-129, 2017, 978-2-36512-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importation des valeurs limites d’exposition professionnelle en France : convergence transnationale ou redéfinition du rôle de l’État et des modes d’intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-196, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.273 - 279, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’expertise sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13-24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.286-293, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-313, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2015, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.73322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit d’intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail : enjeu politique ou technoscientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.98-106, 2015, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Seibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2013, 978-2-343-00730-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘License to Expose?’ Occupational Exposure Limits, Scientific Expertise and State in Contemporary France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science politique et construction des problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Bimes-Arbus; Pierre Czernichow; Marie-Claude Simeoni; Jean-François Dartigues; Danièle Carricaburu; Pierre Le Coz; Anne-Laurence Le Faon; Marie-Hélène Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass’ Santé - UE 7 - Santé - Société - Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.63-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Environmental Turn. How the Environment has Come to the Rescue of Occupational Health: Asbestos in France, 1970–1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangerous Trade: Histories of Industrial Hazard Across A Globalizing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire l'action publique au prisme des processus de définition des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Claude, Henry Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.9-33, 2009, Collection recherches / Pacte / Territoires du politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sortir de la méconnaissance des effets du travail sur la santé ? Quelques pistes de réflexion pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé au travail. Quels nouveaux chantiers pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-MSH-Alpes, p. 253-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne : espace de réinvestissement de la problématique de la construction des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail : une légitimation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. non rens., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe : perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.203-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité routière : une vision restrictive, un système sans pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Linhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et sécurité routière. Pour une action publique renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, CNRS-Publications de la MSH-Alpes ; PREDIT, pp.15-30, 2006, Cahiers Risques Collectifs et Situations de Crise n°6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme vecteur de publicisation des problèmes sociaux. Effets publics du recours au droit dans le cas de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liora Israël, Guillaume Sacriste, Antoine Vauchez, Laurent Willemez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curapp-Presses Universitaires de France, pp.187-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Henry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Sociology, Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9262-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115646434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry is Professor of Sociology at Université Paris Dauphine-PSL. Before joining Dauphine-PSL in 2013, he was a lecturer in political science at the Institut d'études politiques de Strasbourg. He was a visiting scholar at the Center for Health and Wellbeing at the Princeton School of Public and International Affairs (Princeton University) in 2019-2020, and a member of the School of Social Science at the Institute for Advanced Study in Princeton in 2020-2021. Since January 2022, he is also Deputy Scientific Director at the CNRS Humanities and Social Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In his first book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Asbestos: An Unlikely Scandal] (Presses universitaires de Rennes, 2007), he analyzed how the asbestos issue was long ignored in France before becoming a major public scandal. He demonstrated the role of social movements and the media in bringing this issue out of the social invisibility in which it was kept, due to its framing as an occupational disease. As long as it was defined as a disease primarily affecting industrial workers, it received marginal attention from political actors, but it became a major concern once it was reframed as a public health issue impacting the environment and the broader population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry works on the regulation of toxic substances in the environment and the workplace, from the perspective of the sociology of public problems and public action. He is particularly interested in the role of science and expertise in the production of both decisions and non-decisions aimed at regulating these risks. He notably led the INDEX research program on the independence of expertise, funded by the French National Research Agency (ANR), which resulted in the publication of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Critical Dictionary of Expertise] (Presses de Sciences Po, 2015). Regarding chemical contaminants and environmental health risks, he was one of the authors of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rutgers University Press, 2021) and co-edited a special issue of Science, Technology, & Human Values (“Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation,” vol. 46, no. 5, 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry’s work builds on recent research on ignorance that has reshaped the field of science and technology studies in recent years. In his book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Scientific Ignorance and Public Inaction] (Presses de Sciences Po, 2017), he showed how the ignorance characterizing scientific knowledge in the field of occupational health leads to the neglect of these issues and the failure to implement adequate public policies. These forms of public inaction—referred to as “non-problems”—are the focus of his most recent book, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des non-problèmes. Ou comment éviter que la politique s’en mêle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [The Making of Non-Problems: Or How to Keep Politics Out of It] (Presses de Sciences Po, 2021). In this book, through numerous case studies, he analyzes the various processes that lead to ignoring certain problems (such as pollution, climate change, social health inequalities, etc.)  being ignored and not being addressed, even though they deserve urgent attention.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, La vie des idées, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des non‐problèmes. Ou comment éviter que la politique s'en mêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique. Les politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marichalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 376 p, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.296, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable. Sociologie d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific ignorance and social ivisibility shape the issue of occupational health in France as a nonproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975624000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Avoidance. Using Science and Regulation to Produce Nonproblems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-10742523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi de 1919 à la Covid-19. L’histoire sans fin de la sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le travail à la peine, 2 (218), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Occupational Exposure Using Thresholds: A Policy Biased Toward Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.953-974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211015300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Knowledge and Ignorance Make It Difficult to Improve Occupational Health: A French and European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solutions: A Journal of Environmental and Occupational Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10482911211019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier mesures d’impact en population et inégalités sociales de santé. L’exemple des liens entre travail et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to rethink the way we assess the burden of work-related cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current epidemiology reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40471-019-00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des irresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.18060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières disciplinaires et tensions entre savoirs académiques et connaissances issues du terrain dans la production de savoir et d’ignorance en santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’ignorance plutôt que du savoir ? Le cas de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des problèmes publics : entre publicité et discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.531.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques impensés de la réflexion sur l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques de savoirs et permanence des rapports de pouvoir. L’impact – limité – des transformations – importantes – de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.707-726. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méconnaissances de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.282.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail au prisme de la sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), p.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro Sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (147), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.147.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergences or complementarity within the research into crises in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour le statu quo. Le Comité permanent amiante ou l'imposition réussie d'un consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (70), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'action publique devient nécessaire. Qu'a signifié résoudre la crise de l'amiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.542.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence au scandale. Des difficultés des médias d'information à se saisir de la question de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (122), pp.237-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser les tribunaux à sa cause. Contournement de la difficile judiciarisation du problème de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asbestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Nature and Society: Biographies of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.177-190, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811251757_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas “entrer dans l’avenir comme les écrevisses, à reculons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Emmanuel Henry; Jean-Noël Jouzel; Jérôme Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.275-291, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, privatization, invisibilization? On some hidden dimensions of the transnationalization of occupational health and traffic safety policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu and Muriel Surdez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues: How Claims, Frames, and Problems Cross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des maladies professionnelles au Brésil. Des innovations scientifiques prises au piège de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ávila Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travail, santé et maladie professionnelle : un siècle de sous-reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-28, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, Privatization, Invisibilization? On Some Hidden Dimensions of the Transnationalization of Occupational Health and Traffic Safety Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour ne pas &amp;quot;entrer dans l'avenir comme les écrevisses, à reculons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-291, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour quelle gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque et expertise. 6es conférences Pierre Duhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.95-100, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en santé au travail : quels dialogues entre savoirs académiques, institutionnels et militants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.119-129, 2017, 978-2-36512-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-313, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.286-293, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit d’intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2015, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.73322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.273 - 279, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’expertise sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13-24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail : enjeu politique ou technoscientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.98-106, 2015, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importation des valeurs limites d’exposition professionnelle en France : convergence transnationale ou redéfinition du rôle de l’État et des modes d’intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-196, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Seibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2013, 978-2-343-00730-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘License to Expose?’ Occupational Exposure Limits, Scientific Expertise and State in Contemporary France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science politique et construction des problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Bimes-Arbus; Pierre Czernichow; Marie-Claude Simeoni; Jean-François Dartigues; Danièle Carricaburu; Pierre Le Coz; Anne-Laurence Le Faon; Marie-Hélène Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass’ Santé - UE 7 - Santé - Société - Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.63-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Environmental Turn. How the Environment has Come to the Rescue of Occupational Health: Asbestos in France, 1970–1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangerous Trade: Histories of Industrial Hazard Across A Globalizing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire l'action publique au prisme des processus de définition des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Claude, Henry Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.9-33, 2009, Collection recherches / Pacte / Territoires du politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sortir de la méconnaissance des effets du travail sur la santé ? Quelques pistes de réflexion pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé au travail. Quels nouveaux chantiers pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-MSH-Alpes, p. 253-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne : espace de réinvestissement de la problématique de la construction des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail : une légitimation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. non rens., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe : perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.203-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité routière : une vision restrictive, un système sans pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Linhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et sécurité routière. Pour une action publique renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, CNRS-Publications de la MSH-Alpes ; PREDIT, pp.15-30, 2006, Cahiers Risques Collectifs et Situations de Crise n°6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme vecteur de publicisation des problèmes sociaux. Effets publics du recours au droit dans le cas de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liora Israël, Guillaume Sacriste, Antoine Vauchez, Laurent Willemez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curapp-Presses Universitaires de France, pp.187-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60DF8A6E"/>
+    <w:nsid w:val="DFF296AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-4421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115646434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100801090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100968290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-04941366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975624000109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10742523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211015300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114497v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10482911211019135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40471-019-00190-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.531.0035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0707" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.282.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.147.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811251757_0012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada &#193;vila Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02967173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_deni_de_grossesse_enjeux_et_acteurs_de_la_publicisation_d_une_cause_secondaire_marion_seibert-9782343007304-42241.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-4421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115646434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100801090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100968290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-04941366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975624000109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10742523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114497v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211015300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10482911211019135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40471-019-00190-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.531.0035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0707" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.282.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.147.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811251757_0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02967173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada &#193;vila Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_deni_de_grossesse_enjeux_et_acteurs_de_la_publicisation_d_une_cause_secondaire_marion_seibert-9782343007304-42241.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>