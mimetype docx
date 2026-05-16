--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Henry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Sociology, Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9262-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115646434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry is Professor of Sociology at Université Paris Dauphine-PSL. Before joining Dauphine-PSL in 2013, he was a lecturer in political science at the Institut d'études politiques de Strasbourg. He was a visiting scholar at the Center for Health and Wellbeing at the Princeton School of Public and International Affairs (Princeton University) in 2019-2020, and a member of the School of Social Science at the Institute for Advanced Study in Princeton in 2020-2021. Since January 2022, he is also Deputy Scientific Director at the CNRS Humanities and Social Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In his first book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Asbestos: An Unlikely Scandal] (Presses universitaires de Rennes, 2007), he analyzed how the asbestos issue was long ignored in France before becoming a major public scandal. He demonstrated the role of social movements and the media in bringing this issue out of the social invisibility in which it was kept, due to its framing as an occupational disease. As long as it was defined as a disease primarily affecting industrial workers, it received marginal attention from political actors, but it became a major concern once it was reframed as a public health issue impacting the environment and the broader population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry works on the regulation of toxic substances in the environment and the workplace, from the perspective of the sociology of public problems and public action. He is particularly interested in the role of science and expertise in the production of both decisions and non-decisions aimed at regulating these risks. He notably led the INDEX research program on the independence of expertise, funded by the French National Research Agency (ANR), which resulted in the publication of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Critical Dictionary of Expertise] (Presses de Sciences Po, 2015). Regarding chemical contaminants and environmental health risks, he was one of the authors of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rutgers University Press, 2021) and co-edited a special issue of Science, Technology, & Human Values (“Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation,” vol. 46, no. 5, 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry’s work builds on recent research on ignorance that has reshaped the field of science and technology studies in recent years. In his book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Scientific Ignorance and Public Inaction] (Presses de Sciences Po, 2017), he showed how the ignorance characterizing scientific knowledge in the field of occupational health leads to the neglect of these issues and the failure to implement adequate public policies. These forms of public inaction—referred to as “non-problems”—are the focus of his most recent book, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des non-problèmes. Ou comment éviter que la politique s’en mêle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [The Making of Non-Problems: Or How to Keep Politics Out of It] (Presses de Sciences Po, 2021). In this book, through numerous case studies, he analyzes the various processes that lead to ignoring certain problems (such as pollution, climate change, social health inequalities, etc.)  being ignored and not being addressed, even though they deserve urgent attention.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, La vie des idées, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des non‐problèmes. Ou comment éviter que la politique s'en mêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique. Les politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marichalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 376 p, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.296, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable. Sociologie d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific ignorance and social ivisibility shape the issue of occupational health in France as a nonproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975624000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Avoidance. Using Science and Regulation to Produce Nonproblems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-10742523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi de 1919 à la Covid-19. L’histoire sans fin de la sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le travail à la peine, 2 (218), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Occupational Exposure Using Thresholds: A Policy Biased Toward Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.953-974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211015300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Knowledge and Ignorance Make It Difficult to Improve Occupational Health: A French and European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solutions: A Journal of Environmental and Occupational Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10482911211019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier mesures d’impact en population et inégalités sociales de santé. L’exemple des liens entre travail et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to rethink the way we assess the burden of work-related cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current epidemiology reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40471-019-00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des irresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.18060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières disciplinaires et tensions entre savoirs académiques et connaissances issues du terrain dans la production de savoir et d’ignorance en santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’ignorance plutôt que du savoir ? Le cas de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des problèmes publics : entre publicité et discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.531.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques impensés de la réflexion sur l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques de savoirs et permanence des rapports de pouvoir. L’impact – limité – des transformations – importantes – de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.707-726. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méconnaissances de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.282.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail au prisme de la sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), p.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro Sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (147), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.147.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergences or complementarity within the research into crises in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour le statu quo. Le Comité permanent amiante ou l'imposition réussie d'un consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (70), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'action publique devient nécessaire. Qu'a signifié résoudre la crise de l'amiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.542.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence au scandale. Des difficultés des médias d'information à se saisir de la question de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (122), pp.237-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser les tribunaux à sa cause. Contournement de la difficile judiciarisation du problème de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asbestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Nature and Society: Biographies of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.177-190, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811251757_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas “entrer dans l’avenir comme les écrevisses, à reculons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Emmanuel Henry; Jean-Noël Jouzel; Jérôme Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.275-291, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, privatization, invisibilization? On some hidden dimensions of the transnationalization of occupational health and traffic safety policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu and Muriel Surdez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues: How Claims, Frames, and Problems Cross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des maladies professionnelles au Brésil. Des innovations scientifiques prises au piège de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ávila Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travail, santé et maladie professionnelle : un siècle de sous-reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-28, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, Privatization, Invisibilization? On Some Hidden Dimensions of the Transnationalization of Occupational Health and Traffic Safety Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour ne pas &amp;quot;entrer dans l'avenir comme les écrevisses, à reculons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-291, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour quelle gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque et expertise. 6es conférences Pierre Duhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.95-100, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en santé au travail : quels dialogues entre savoirs académiques, institutionnels et militants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.119-129, 2017, 978-2-36512-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-313, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.286-293, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit d’intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2015, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.73322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.273 - 279, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’expertise sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13-24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail : enjeu politique ou technoscientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.98-106, 2015, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importation des valeurs limites d’exposition professionnelle en France : convergence transnationale ou redéfinition du rôle de l’État et des modes d’intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-196, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Seibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2013, 978-2-343-00730-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘License to Expose?’ Occupational Exposure Limits, Scientific Expertise and State in Contemporary France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science politique et construction des problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Bimes-Arbus; Pierre Czernichow; Marie-Claude Simeoni; Jean-François Dartigues; Danièle Carricaburu; Pierre Le Coz; Anne-Laurence Le Faon; Marie-Hélène Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass’ Santé - UE 7 - Santé - Société - Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.63-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Environmental Turn. How the Environment has Come to the Rescue of Occupational Health: Asbestos in France, 1970–1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangerous Trade: Histories of Industrial Hazard Across A Globalizing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire l'action publique au prisme des processus de définition des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Claude, Henry Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.9-33, 2009, Collection recherches / Pacte / Territoires du politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sortir de la méconnaissance des effets du travail sur la santé ? Quelques pistes de réflexion pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé au travail. Quels nouveaux chantiers pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-MSH-Alpes, p. 253-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne : espace de réinvestissement de la problématique de la construction des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail : une légitimation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. non rens., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe : perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.203-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité routière : une vision restrictive, un système sans pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Linhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et sécurité routière. Pour une action publique renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, CNRS-Publications de la MSH-Alpes ; PREDIT, pp.15-30, 2006, Cahiers Risques Collectifs et Situations de Crise n°6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme vecteur de publicisation des problèmes sociaux. Effets publics du recours au droit dans le cas de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liora Israël, Guillaume Sacriste, Antoine Vauchez, Laurent Willemez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curapp-Presses Universitaires de France, pp.187-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Henry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Sociology, Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9262-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115646434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry is Professor of Sociology at Université Paris Dauphine-PSL. Before joining Dauphine-PSL in 2013, he was a lecturer in political science at the Institut d'études politiques de Strasbourg. He was a visiting scholar at the Center for Health and Wellbeing at the Princeton School of Public and International Affairs (Princeton University) in 2019-2020, and a member of the School of Social Science at the Institute for Advanced Study in Princeton in 2020-2021. Since January 2022, he is also Deputy Scientific Director at the CNRS Humanities and Social Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In his first book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Asbestos: An Unlikely Scandal] (Presses universitaires de Rennes, 2007), he analyzed how the asbestos issue was long ignored in France before becoming a major public scandal. He demonstrated the role of social movements and the media in bringing this issue out of the social invisibility in which it was kept, due to its framing as an occupational disease. As long as it was defined as a disease primarily affecting industrial workers, it received marginal attention from political actors, but it became a major concern once it was reframed as a public health issue impacting the environment and the broader population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry works on the regulation of toxic substances in the environment and the workplace, from the perspective of the sociology of public problems and public action. He is particularly interested in the role of science and expertise in the production of both decisions and non-decisions aimed at regulating these risks. He notably led the INDEX research program on the independence of expertise, funded by the French National Research Agency (ANR), which resulted in the publication of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Critical Dictionary of Expertise] (Presses de Sciences Po, 2015). Regarding chemical contaminants and environmental health risks, he was one of the authors of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rutgers University Press, 2021) and co-edited a special issue of Science, Technology, & Human Values (“Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation,” vol. 46, no. 5, 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry’s work builds on recent research on ignorance that has reshaped the field of science and technology studies in recent years. In his book </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Scientific Ignorance and Public Inaction] (Presses de Sciences Po, 2017), he showed how the ignorance characterizing scientific knowledge in the field of occupational health leads to the neglect of these issues and the failure to implement adequate public policies. These forms of public inaction—referred to as “non-problems”—are the focus of his most recent book, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des non-problèmes. Ou comment éviter que la politique s’en mêle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [The Making of Non-Problems: Or How to Keep Politics Out of It] (Presses de Sciences Po, 2021). In this book, through numerous case studies, he analyzes the various processes that lead to ignoring certain problems (such as pollution, climate change, social health inequalities, etc.)  being ignored and not being addressed, even though they deserve urgent attention.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, La vie des idées, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des non‐problèmes. Ou comment éviter que la politique s'en mêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance scientifique et inaction publique. Les politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marichalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 376 p, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.296, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiante : un scandale improbable. Sociologie d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific ignorance and social ivisibility shape the issue of occupational health in France as a nonproblem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003975624000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Avoidance. Using Science and Regulation to Produce Nonproblems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/08992363-10742523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Ignorance. How Regulatory Procedures and Industrial Knowledge Jeopardise the Risk Assessment of Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Institutionalised Ignorance, 31 (4), pp.480-503. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2022.2062319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loi de 1919 à la Covid-19. L’histoire sans fin de la sous-reconnaissance des maladies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le travail à la peine, 2 (218), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.218.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Occupational Exposure Using Thresholds: A Policy Biased Toward Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.953-974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211015300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Scientific Knowledge and Ignorance Make It Difficult to Improve Occupational Health: A French and European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Solutions: A Journal of Environmental and Occupational Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.141-151. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10482911211019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise chimique sous emprise industrielle. Quand la gestion des conflits d’intérêts masque inégalités et rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conflits d’intérêts et santé publique : l’apport des sciences sociales, 38 (3), pp.49-76. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2020.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier mesures d’impact en population et inégalités sociales de santé. L’exemple des liens entre travail et cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to rethink the way we assess the burden of work-related cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current epidemiology reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40471-019-00190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des irresponsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.18060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières disciplinaires et tensions entre savoirs académiques et connaissances issues du terrain dans la production de savoir et d’ignorance en santé et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01711239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de l’ignorance plutôt que du savoir ? Le cas de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des problèmes publics : entre publicité et discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.531.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques impensés de la réflexion sur l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques de savoirs et permanence des rapports de pouvoir. L’impact – limité – des transformations – importantes – de l’expertise en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.707-726. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.614.0707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méconnaissances de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.282.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail au prisme de la sociologie de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), p.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro Sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (147), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.147.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergences or complementarity within the research into crises in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour le statu quo. Le Comité permanent amiante ou l'imposition réussie d'un consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (70), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'action publique devient nécessaire. Qu'a signifié résoudre la crise de l'amiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (2), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.542.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence au scandale. Des difficultés des médias d'information à se saisir de la question de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (122), pp.237-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéresser les tribunaux à sa cause. Contournement de la difficile judiciarisation du problème de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance toxique. La régulation des substances chimiques sous emprise industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Emmanuel Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2022, laviedesidées.fr, 978-2-13-083389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asbestos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Nature and Society: Biographies of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.177-190, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811251757_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour ne pas “entrer dans l’avenir comme les écrevisses, à reculons”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Emmanuel Henry; Jean-Noël Jouzel; Jérôme Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.275-291, 2021, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict of Interest, Capture, Production of Ignorance, and Hegemony. Conceptualizing the Influence of Corporate Interests on Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Henri Boullier; Jean-Paul Gaudillière; Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict of Interest and Medicine. Knowledge, Practices, and Mobilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.219-238, 2021, 9780367751159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003161035-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, privatization, invisibilization? On some hidden dimensions of the transnationalization of occupational health and traffic safety policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Neveu and Muriel Surdez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues: How Claims, Frames, and Problems Cross Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinitions des maladies professionnelles au Brésil. Des innovations scientifiques prises au piège de leur mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ávila Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travail, santé et maladie professionnelle : un siècle de sous-reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-28, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalization, Privatization, Invisibilization? On Some Hidden Dimensions of the Transnationalization of Occupational Health and Traffic Safety Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stève Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-209, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Pour ne pas &amp;quot;entrer dans l'avenir comme les écrevisses, à reculons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-291, 2020, 9782356716293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour quelle gestion des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque et expertise. 6es conférences Pierre Duhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.95-100, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en santé au travail : quels dialogues entre savoirs académiques, institutionnels et militants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.119-129, 2017, 978-2-36512-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit d’intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire politique des transnationalisations des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.73322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-313, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.286-293, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.273 - 279, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’expertise sous le regard des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13-24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 24, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au travail : enjeu politique ou technoscientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.431-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé environnement travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.98-106, 2015, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importation des valeurs limites d’exposition professionnelle en France : convergence transnationale ou redéfinition du rôle de l’État et des modes d’intervention publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-196, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Seibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déni de grossesse. Enjeux et acteurs d’une cause « secondaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2013, 978-2-343-00730-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘License to Expose?’ Occupational Exposure Limits, Scientific Expertise and State in Contemporary France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science politique et construction des problèmes de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Bimes-Arbus; Pierre Czernichow; Marie-Claude Simeoni; Jean-François Dartigues; Danièle Carricaburu; Pierre Le Coz; Anne-Laurence Le Faon; Marie-Hélène Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pass’ Santé - UE 7 - Santé - Société - Humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.63-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Environmental Turn. How the Environment has Come to the Rescue of Occupational Health: Asbestos in France, 1970–1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dangerous Trade: Histories of Industrial Hazard Across A Globalizing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.507-513, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Claudie Haxaire; Jean-Marc Mouillie; Anne-Laurence Penchaud; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, santé et sciences humaines. Manuel du Collège des enseignants de SHS en médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.526-533, 2011, 978-2251430263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire l'action publique au prisme des processus de définition des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Claude, Henry Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment se construisent les problèmes de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.9-33, 2009, Collection recherches / Pacte / Territoires du politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sortir de la méconnaissance des effets du travail sur la santé ? Quelques pistes de réflexion pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé au travail. Quels nouveaux chantiers pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-MSH-Alpes, p. 253-263, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne : espace de réinvestissement de la problématique de la construction des problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.5-30, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de santé au travail : une légitimation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. non rens., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe : perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campana Aurélie, Henry Emmanuel, Rowell Jay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des problèmes publics en Europe. Emergence, formulation et mise en instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.203-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité routière : une vision restrictive, un système sans pilote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Linhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et sécurité routière. Pour une action publique renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, CNRS-Publications de la MSH-Alpes ; PREDIT, pp.15-30, 2006, Cahiers Risques Collectifs et Situations de Crise n°6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme vecteur de publicisation des problèmes sociaux. Effets publics du recours au droit dans le cas de l'amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liora Israël, Guillaume Sacriste, Antoine Vauchez, Laurent Willemez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Curapp-Presses Universitaires de France, pp.187-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans - 1982-2022 - Numéro anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (4), pp.106, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFF296AE"/>
+    <w:nsid w:val="F111CE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-4421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115646434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100801090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100968290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-04941366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975624000109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10742523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114497v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211015300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10482911211019135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40471-019-00190-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.531.0035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0707" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.282.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.147.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811251757_0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02967173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada &#193;vila Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_deni_de_grossesse_enjeux_et_acteurs_de_la_publicisation_d_une_cause_secondaire_marion_seibert-9782343007304-42241.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9262-4421" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115646434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100801090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100968290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marichalar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-04941366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975624000109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/08992363-10742523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2062319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114497v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.218.0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211015300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10482911211019135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2020.0177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40471-019-00190-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585750v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.531.0035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.614.0707" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carricaburu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.282.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.147.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Politiques_de_l%E2%80%99ignorance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811251757_0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003161035-11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02967173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada &#193;vila Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73322" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_deni_de_grossesse_enjeux_et_acteurs_de_la_publicisation_d_une_cause_secondaire_marion_seibert-9782343007304-42241.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>