--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -758,381 +758,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du chapitre 7: « La perfectibilité est-elle universelle en l’homme ? »</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Perfectibilité de l’homme. Les Lumières allemandes contre Rousseau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, , 2022, Textes de philosophie, 978-2-406-12255-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904778v1</w:t>
+                <w:t xml:space="preserve">hal-03787168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Introduction du chapitre 7: « La perfectibilité est-elle universelle en l’homme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Perfectibilité de l’homme. Les Lumières allemandes contre Rousseau ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Perfectibilité de l’homme Les Lumières allemandes contre Rousseau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.545-562, 2022, Textes de philosophie, 978-2-406-12253-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12255-5.p.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787168v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Perfektibilität bei Georg Forster. Zwischen Naturwissenschaften und Anthropologie</w:t>
+                <w:t xml:space="preserve">Villes et Lumières chez les peuples européens à travers l’œuvre de Georg Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisabeth Décultot; Jana Kittelmann; Andrea Thiele; Ingo Uhlig. </w:t>
+              <w:t xml:space="preserve">Frank Estelmann; Philipp Jonke; Anne Lagny; Robert Seidel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weltensammeln. Johann Reinhold Forster und Georg Forster</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diskurse und Praktiken des Urbanen: Literaturen und Kulturen im städtischen Raum. Discours et pratiques de la ville : littératures et cultures dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-240, 2020, Literatur: Forschung und Wissenschaft, 978-3-643-14213-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568774v1</w:t>
+                <w:t xml:space="preserve">hal-02568784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et Lumières chez les peuples européens à travers l’œuvre de Georg Forster</w:t>
+                <w:t xml:space="preserve">Die Perfektibilität bei Georg Forster. Zwischen Naturwissenschaften und Anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Estelmann; Philipp Jonke; Anne Lagny; Robert Seidel. </w:t>
+              <w:t xml:space="preserve">Elisabeth Décultot; Jana Kittelmann; Andrea Thiele; Ingo Uhlig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diskurse und Praktiken des Urbanen: Literaturen und Kulturen im städtischen Raum. Discours et pratiques de la ville : littératures et cultures dans l’espace urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weltensammeln. Johann Reinhold Forster und Georg Forster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallstein Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-276, 2020, Das achtzehnte Jahrhundert - Supplementa, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783835344440-263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568784v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/tel-03084797/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odier Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Antoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon Charlotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condello Angela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Simonella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13345-book-08536352-9782745363527.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallstein-verlag.de/9783835336186-weltensammeln.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783835344440-263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/tel-03084797/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odier Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Antoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon Charlotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condello Angela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Simonella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13345-book-08536352-9782745363527.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallstein-verlag.de/9783835336186-weltensammeln.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783835344440-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>