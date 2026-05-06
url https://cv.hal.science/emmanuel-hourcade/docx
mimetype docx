--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -944,195 +944,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et Lumières chez les peuples européens à travers l’œuvre de Georg Forster</w:t>
+                <w:t xml:space="preserve">Die Perfektibilität bei Georg Forster. Zwischen Naturwissenschaften und Anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Estelmann; Philipp Jonke; Anne Lagny; Robert Seidel. </w:t>
+              <w:t xml:space="preserve">Elisabeth Décultot; Jana Kittelmann; Andrea Thiele; Ingo Uhlig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diskurse und Praktiken des Urbanen: Literaturen und Kulturen im städtischen Raum. Discours et pratiques de la ville : littératures et cultures dans l’espace urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weltensammeln. Johann Reinhold Forster und Georg Forster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallstein Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-276, 2020, Das achtzehnte Jahrhundert - Supplementa, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783835344440-263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568784v1</w:t>
+                <w:t xml:space="preserve">hal-02568774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Perfektibilität bei Georg Forster. Zwischen Naturwissenschaften und Anthropologie</w:t>
+                <w:t xml:space="preserve">Villes et Lumières chez les peuples européens à travers l’œuvre de Georg Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourcade Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisabeth Décultot; Jana Kittelmann; Andrea Thiele; Ingo Uhlig. </w:t>
+              <w:t xml:space="preserve">Frank Estelmann; Philipp Jonke; Anne Lagny; Robert Seidel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weltensammeln. Johann Reinhold Forster und Georg Forster</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diskurse und Praktiken des Urbanen: Literaturen und Kulturen im städtischen Raum. Discours et pratiques de la ville : littératures et cultures dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-240, 2020, Literatur: Forschung und Wissenschaft, 978-3-643-14213-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783835344440-263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568774v1</w:t>
+                <w:t xml:space="preserve">hal-02568784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/tel-03084797/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odier Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Antoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon Charlotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condello Angela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Simonella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13345-book-08536352-9782745363527.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallstein-verlag.de/9783835336186-weltensammeln.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783835344440-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/tel-03084797/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odier Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Antoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon Charlotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condello Angela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Simonella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourcade Emmanuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13345-book-08536352-9782745363527.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Yuva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03787168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03904778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-perfectibilite-de-l-homme-les-lumieres-allemandes-contre-rousseau-introduction-1.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12255-5.p.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wallstein-verlag.de/9783835336186-weltensammeln.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783835344440-263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>