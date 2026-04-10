--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2145,356 +2145,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vanier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862896v2</w:t>
+                <w:t xml:space="preserve">hal-01791791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785754⟩</w:t>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791791v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Novosibirsk, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025720v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Characterization of Subshifts with Computable Language</w:t>
               </w:r>
@@ -2764,299 +2764,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
+                <w:t xml:space="preserve">ZX-Calculus: Cyclotomic Supplementarity and Incompleteness for Clifford+T quantum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Physics and Logics (QPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Aalborg, Denmark. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445948v1</w:t>
+                <w:t xml:space="preserve">hal-01445707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration reducibility in closure spaces with applications to logic and algebra</w:t>
+                <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, reyjkavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Physics and Logics (QPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652505v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZX-Calculus: Cyclotomic Supplementarity and Incompleteness for Clifford+T quantum mechanics</w:t>
+                <w:t xml:space="preserve">Enumeration reducibility in closure spaces with applications to logic and algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Aalborg, Denmark. pp.15</w:t>
+              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, reyjkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445707v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability in Symbolic Dynamics</w:t>
               </w:r>
@@ -5024,51 +5024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Communication Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5808,51 +5808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD7E0EEC"/>
+    <w:nsid w:val="4649418B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>