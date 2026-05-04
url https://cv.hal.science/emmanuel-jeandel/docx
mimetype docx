--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aperiodic set of 11 Wang tiles</w:t>
+                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed State Quantum Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Rao</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19086/aic.18614⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ACM Transactions on Quantum Computing, 2 (4), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3464693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166053v4</w:t>
+                <w:t xml:space="preserve">hal-04082921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed State Quantum Mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An aperiodic set of 11 Wang tiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+                <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ACM Transactions on Quantum Computing, 2 (4), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Advances in Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3464693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19086/aic.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082921v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166053v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slopes of multidimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,77 +517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness of the ZX-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.11:1 -- 11:72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of conjugacy, embedding and factorization of multidimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of periods of multidimensional shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -797,330 +797,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing degrees of multidimensional subshifts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizations of periods of multi-dimensional shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.027⟩</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, FirstView, pp.1--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2013.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613165v3</w:t>
+                <w:t xml:space="preserve">hal-01194798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts as models for MSO logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 225, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ic.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of periods of multi-dimensional shifts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turing degrees of multidimensional subshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2013.60⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.tcs.2012.08.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194798v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613165v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity in tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,248 +1291,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00292703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable and Undecidable Problems about Quantum Automata</w:t>
+                <w:t xml:space="preserve">Quantum automata and algebraic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Harm Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S0097539703425861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (3-4), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2004.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649235v1</w:t>
+                <w:t xml:space="preserve">hal-04649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum automata and algebraic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decidable and Undecidable Problems about Quantum Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harm Derksen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Koiran</w:t>
+                <w:t xml:space="preserve">Natacha Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (3-4), pp.357-371. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (6), pp.1464-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2004.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/S0097539703425861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649216v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-safe Quantum Programming in Idris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane-Joy Dandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,368 +1648,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Dalyac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margarita Veshchezerova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa (Israël), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595391v1</w:t>
+                <w:t xml:space="preserve">hal-03886288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Shift Equivalence and Bialgebras in traced monoidal categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Applied Category Theory 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886288v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComplexityParser: An Automatic Tool for Certifying Poly-Time Complexity of Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,64 +2069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recipe for quantum graphical languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2145,948 +2145,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Characterization of Subshifts with Computable Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791791v1</w:t>
+                <w:t xml:space="preserve">hal-02133469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.108⟩</w:t>
+              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025720v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862896v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Characterization of Subshifts with Computable Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133469v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529623v2</w:t>
+                <w:t xml:space="preserve">hal-01716501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716501v1</w:t>
+                <w:t xml:space="preserve">hal-01529623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZX-Calculus: Cyclotomic Supplementarity and Incompleteness for Clifford+T quantum mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Aalborg, Denmark. pp.15</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Physics and Logics (QPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445707v2</w:t>
+                <w:t xml:space="preserve">hal-01445948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enumeration reducibility in closure spaces with applications to logic and algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Physics and Logics (QPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, reyjkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445948v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration reducibility in closure spaces with applications to logic and algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ZX-Calculus: Cyclotomic Supplementarity and Incompleteness for Clifford+T quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, reyjkavik, Iceland</w:t>
+              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Aalborg, Denmark. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652505v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability in Symbolic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.124 - 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability of the entropy of one-tape Turing Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS - Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.421-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3198,51 +3198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of Conjugacy, Embedding and Factorization of multidimensional Subshifts of Finite Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,226 +3283,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Immortal Configurations in Turing Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fixed Parameter Undecidability for Wang Tilesets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiE: Computability in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30870-3_34⟩</w:t>
+              <w:t xml:space="preserve">JAC - 3rd International Symposium Journées Automates Cellulaires - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Formenti, Sep 2012, Bastia, France. pp.69-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.90.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00663457v1</w:t>
+                <w:t xml:space="preserve">hal-00739038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Parameter Undecidability for Wang Tilesets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Immortal Configurations in Turing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC - 3rd International Symposium Journées Automates Cellulaires - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrico Formenti, Sep 2012, Bastia, France. pp.69-85, </w:t>
+              <w:t xml:space="preserve">CiE: Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cambridge, United Kingdom. pp.334-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.90.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30870-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739038v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00663457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi01 sets and tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3543,234 +3543,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing (or not) Quasi-periodicity Functions of Tilings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slopes of Tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Automates Cellulaires 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.54-64</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542498v1</w:t>
+                <w:t xml:space="preserve">hal-00542000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slopes of Tilings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computing (or not) Quasi-periodicity Functions of Tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Automates Cellulaires 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.145-155</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.54-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542000v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts, Languages and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Developments in Language Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,77 +3795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural aspects of tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,64 +3890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilings and model theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Saint-Jore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer, Cham, pp.417-432, 2022, 978-3-030-92553-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,51 +4108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Undecidability of the Domino Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Berthé; M Rigo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sequences, Groups, and Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, Cham, pp.331-389, 2018, Trends in Mathematics, 978-3-319-69151-0. </w:t>
@@ -4339,51 +4339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surjective Cellular Automata of neighborhood size at most 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,64 +4446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants in Linear Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Draux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,237 +4528,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strong shift equivalence as a category notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096708v1</w:t>
+                <w:t xml:space="preserve">hal-03286679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong shift equivalence as a category notion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rational fragment of the ZX-calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic Subshifts on Polycyclic Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,119 +4832,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation-like Actions and Aperiodic Subshifts on Groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enumeration Reducibility in Closure Spaces with Applications to Logic and Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187069v1</w:t>
+                <w:t xml:space="preserve">hal-01146744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic Subshifts of Finite Type on Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4956,132 +4956,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration Reducibility in Closure Spaces with Applications to Logic and Algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Translation-like Actions and Aperiodic Subshifts on Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146744v3</w:t>
+                <w:t xml:space="preserve">hal-01187069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Communication Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,64 +5099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring multi-dimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5174,64 +5174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts as Models for MSO Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,77 +5249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilings robust to errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,51 +5337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with Conway's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation rapide de fonctions hypergéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0242, INRIA. 2000, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5656,51 +5656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurelles et calculatoires des pavages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théorie et langage formel [cs.FL]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5808,51 +5808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4649418B"/>
+    <w:nsid w:val="9F4235EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>