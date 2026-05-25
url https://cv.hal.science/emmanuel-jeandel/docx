--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed State Quantum Mechanics</w:t>
+                <w:t xml:space="preserve">An aperiodic set of 11 Wang tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Carette</w:t>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+                <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3464693⟩</w:t>
+              <w:t xml:space="preserve">Advances in Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19086/aic.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082921v1</w:t>
+                <w:t xml:space="preserve">hal-01166053v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aperiodic set of 11 Wang tiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed State Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rao</w:t>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ACM Transactions on Quantum Computing, 2 (4), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19086/aic.18614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3464693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166053v4</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slopes of multidimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,77 +517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness of the ZX-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.11:1 -- 11:72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of conjugacy, embedding and factorization of multidimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of periods of multidimensional shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -797,330 +797,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of periods of multi-dimensional shifts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Turing degrees of multidimensional subshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2013.60⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.tcs.2012.08.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194798v1</w:t>
+                <w:t xml:space="preserve">hal-00613165v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts as models for MSO logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 225, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ic.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing degrees of multidimensional subshifts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterizations of periods of multi-dimensional shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, FirstView, pp.1--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2013.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613165v3</w:t>
+                <w:t xml:space="preserve">hal-01194798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity in tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,248 +1291,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00292703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum automata and algebraic groups</w:t>
+                <w:t xml:space="preserve">Decidable and Undecidable Problems about Quantum Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harm Derksen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vincent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2004.11.008⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (6), pp.1464-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0097539703425861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649216v1</w:t>
+                <w:t xml:space="preserve">hal-04649235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable and Undecidable Problems about Quantum Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum automata and algebraic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (6), pp.1464-1473. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (3-4), pp.357-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0097539703425861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2004.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649235v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-safe Quantum Programming in Idris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane-Joy Dandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,368 +1648,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886288v1</w:t>
+                <w:t xml:space="preserve">hal-03595391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Shift Equivalence and Bialgebras in traced monoidal categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Applied Category Theory 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Henriet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margarita Veshchezerova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa (Israël), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595391v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComplexityParser: An Automatic Tool for Certifying Poly-Time Complexity of Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,64 +2069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recipe for quantum graphical languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2145,702 +2145,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Characterization of Subshifts with Computable Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vanier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133469v1</w:t>
+                <w:t xml:space="preserve">hal-01791791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01791791v1</w:t>
+                <w:t xml:space="preserve">hal-02025720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Graphical Languages for Mixed States Quantum Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Carette</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Novosibirsk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02025720v1</w:t>
+                <w:t xml:space="preserve">hal-01862896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undecidable word problem in subshift automorphism groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Characterization of Subshifts with Computable Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science in Russia 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862896v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716501v1</w:t>
+                <w:t xml:space="preserve">hal-01529623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529623v2</w:t>
+                <w:t xml:space="preserve">hal-01716501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quantum Physics and Logics (QPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2865,51 +2865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration reducibility in closure spaces with applications to logic and algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic in Computer Science (LICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, reyjkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2934,77 +2934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZX-Calculus: Cyclotomic Supplementarity and Incompleteness for Clifford+T quantum mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability in Symbolic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CiE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.124 - 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computability of the entropy of one-tape Turing Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS - Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.421-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3198,51 +3198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of Conjugacy, Embedding and Factorization of multidimensional Subshifts of Finite Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,226 +3283,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Parameter Undecidability for Wang Tilesets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Immortal Configurations in Turing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC - 3rd International Symposium Journées Automates Cellulaires - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.90.6⟩</w:t>
+              <w:t xml:space="preserve">CiE: Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cambridge, United Kingdom. pp.334-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30870-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739038v1</w:t>
+                <w:t xml:space="preserve">lirmm-00663457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Immortal Configurations in Turing Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fixed Parameter Undecidability for Wang Tilesets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiE: Computability in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cambridge, United Kingdom. pp.334-343, </w:t>
+              <w:t xml:space="preserve">JAC - 3rd International Symposium Journées Automates Cellulaires - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Formenti, Sep 2012, Bastia, France. pp.69-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30870-3_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.90.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00663457v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi01 sets and tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3543,234 +3543,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slopes of Tilings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computing (or not) Quasi-periodicity Functions of Tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Automates Cellulaires 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.145-155</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.54-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542000v1</w:t>
+                <w:t xml:space="preserve">hal-00542498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing (or not) Quasi-periodicity Functions of Tilings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slopes of Tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Automates Cellulaires 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.54-64</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Turku, Finland. pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542498v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts, Languages and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Developments in Language Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3795,77 +3795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural aspects of tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,64 +3890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilings and model theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Saint-Jore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer, Cham, pp.417-432, 2022, 978-3-030-92553-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,51 +4108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Undecidability of the Domino Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Berthé; M Rigo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sequences, Groups, and Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, Cham, pp.331-389, 2018, Trends in Mathematics, 978-3-319-69151-0. </w:t>
@@ -4339,51 +4339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surjective Cellular Automata of neighborhood size at most 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,64 +4446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants in Linear Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Draux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,237 +4528,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong shift equivalence as a category notion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286679v1</w:t>
+                <w:t xml:space="preserve">hal-03096708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong shift equivalence as a category notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Henriet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03096708v1</w:t>
+                <w:t xml:space="preserve">hal-03286679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rational fragment of the ZX-calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic Subshifts on Polycyclic Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,119 +4832,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration Reducibility in Closure Spaces with Applications to Logic and Algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Translation-like Actions and Aperiodic Subshifts on Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146744v3</w:t>
+                <w:t xml:space="preserve">hal-01187069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic Subshifts of Finite Type on Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4956,132 +4956,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation-like Actions and Aperiodic Subshifts on Groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enumeration Reducibility in Closure Spaces with Applications to Logic and Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187069v1</w:t>
+                <w:t xml:space="preserve">hal-01146744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Communication Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,64 +5099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring multi-dimensional subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5174,64 +5174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subshifts as Models for MSO Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Theyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,77 +5249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilings robust to errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,51 +5337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with Conway's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Vector Orthogonal to Roughly Half a Collection of Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation rapide de fonctions hypergéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0242, INRIA. 2000, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5656,51 +5656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurelles et calculatoires des pavages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théorie et langage formel [cs.FL]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5808,51 +5808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F4235EE"/>
+    <w:nsid w:val="27B9E956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-jeandel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7236-2906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104526750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166053v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19086/aic.18614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02158012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09931-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.05.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2013.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613165v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theyssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14455-4_23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00292703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perifel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2006.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539703425861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Derksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.11.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862896v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30870-3_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563458v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20877-5_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ballier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145800v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57666-0_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Barbieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583896v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213364v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110211v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146744v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439407v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013788v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>