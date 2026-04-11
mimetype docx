--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -308,278 +308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t>
+                <w:t xml:space="preserve">Tracing task-based runtime systems: Feedbacks from the StarPU case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannis Klinkenberg</w:t>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anara Kozhokanova</w:t>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Terboven</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.7920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104557v1</w:t>
+                <w:t xml:space="preserve">hal-04236246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing task-based runtime systems: Feedbacks from the StarPU case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2M: Exploiting Heterogeneous Shared Memory Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Klinkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anara Kozhokanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Christian Terboven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+                <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.24. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.7920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2023.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236246v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introspection monitoring library to improve MPI communication time</w:t>
               </w:r>
@@ -656,77 +656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Performance of Communications and Computations under Memory Contention in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue on Workshop on Advances in Parallel and Distributed Computational Models 2022, 13 (1), pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for assessing computation/communication overlap of MPI nonblocking collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on progress threads placement and dedicated cores for overlapping MPI nonblocking collectives on manycore processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stoutchinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (6), pp.1103-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3808,282 +3808,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
+                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.333--354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00174284v1</w:t>
+                <w:t xml:space="preserve">inria-00000281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000281v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact DAG Representation and its Symbolic Scheduling</w:t>
               </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Domke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,90 +4636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based Data Placement Optimization in Heterogeneous Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Klinkenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4904,90 +4904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2M: Heuristics for heterogeneous memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Klinkenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HMEM 2024 - 5th Workshop on Heterogeneity and Memory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t>
@@ -5269,239 +5269,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Reynier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon / Virtual, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695835v1</w:t>
+                <w:t xml:space="preserve">hal-03682199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Taormina, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03682199v1</w:t>
+                <w:t xml:space="preserve">hal-03695835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t>
               </w:r>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th International Euro-Par Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
@@ -5841,77 +5841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2021 - 50th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chicago / Virtual, United States. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5939,252 +5939,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Deep Reinforcement Learning for Dynamic DAG Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSCI 2020 - Symposium Series on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rzadca and Malawski, Aug 2020, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028981v1</w:t>
+                <w:t xml:space="preserve">hal-02872765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
+                <w:t xml:space="preserve">Geometric Deep Reinforcement Learning for Dynamic DAG Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grinsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SSCI 2020 - Symposium Series on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Canberra / Virtual, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872765v1</w:t>
+                <w:t xml:space="preserve">hal-03028981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Scheduling HPC Applications for Optimizing I/O</w:t>
               </w:r>
@@ -6511,51 +6511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,273 +6730,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jaeger</w:t>
+                <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAR 2018 : 24th International European Conferenceon Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aldinucci, Marco, Padovani, Luca, Torquati, Massimo (Eds.), Aug 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (IEEE/ACM CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888255v1</w:t>
+                <w:t xml:space="preserve">hal-01901988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordage</w:t>
+                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pérache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (IEEE/ACM CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EURO-PAR 2018 : 24th International European Conferenceon Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aldinucci, Marco, Padovani, Luca, Torquati, Massimo (Eds.), Aug 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901988v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,51 +7082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Dynamic Monitoring of MPI Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7699,239 +7699,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and affinity aware hierarchical and distributed load-balancing in Charm++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DKPN: A Composite Dataflow/Kahn Process Networks Execution Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Tessier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Optimization of Communication in HPC runtime systems (IEEE COM-HPC16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Network-based processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Heraklion Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394748v1</w:t>
+                <w:t xml:space="preserve">hal-01234333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DKPN: A Composite Dataflow/Kahn Process Networks Execution Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology and affinity aware hierarchical and distributed load-balancing in Charm++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Network-based processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Optimization of Communication in HPC runtime systems (IEEE COM-HPC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Salt-Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2016.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234333v1</w:t>
+                <w:t xml:space="preserve">hal-01394748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-Aware Data Aggregation for Intensive I/O on Large-Scale Supercomputers</w:t>
               </w:r>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,51 +8483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topology-Aware Performance Monitoring Tool for Shared Resource Management in Multicore Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8568,213 +8568,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching communication pattern with underlying hardware architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPAGHETtI: Scheduling/Placement Approach for Task-Graphs on HETerogeneous archItecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lisboa, Portugal. pp.174 - 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087611v1</w:t>
+                <w:t xml:space="preserve">hal-01100948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAGHETtI: Scheduling/Placement Approach for Task-Graphs on HETerogeneous archItecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching communication pattern with underlying hardware architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100948v1</w:t>
+                <w:t xml:space="preserve">hal-01087611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List Scheduling in Embedded Systems under Memory Constraints</w:t>
               </w:r>
@@ -8812,51 +8812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stoutchinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD'2013 - 25th International Symposium on Computer Architecture and High-Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federal University of Pernambuco &amp; Federal University of Minas Gerais, Oct 2013, Porto de Galinhas, Brazil. pp.152-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8942,51 +8942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stoutchinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS'13 / RenPar'21 - 21es Rencontres francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9290,230 +9290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time, Volunteer Distributed Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scheduling and Certification Algorithm for Defeating Collusion in Desktop Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangho Yi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David P. Anderson</w:t>
+                <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654691v1</w:t>
+                <w:t xml:space="preserve">hal-00653493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scheduling and Certification Algorithm for Defeating Collusion in Desktop Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Towards Real-Time, Volunteer Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangho Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Weissman</w:t>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653493v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MO-Greedy: an extended beam-search approach for solving a multi-criteria scheduling problem on heterogeneous machines</w:t>
               </w:r>
@@ -9698,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium - IPDPS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9861,213 +9861,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Wrekavoc: A tool for heterogeneity emulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Modeling Resubmission in Unreliable Grids: the Bottom-Up Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogenity in Computing Workshop (HCW 09) in International Parallel and Distributed Processing Symposium - IPDPS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Networks - heteroPar'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435609v1</w:t>
+                <w:t xml:space="preserve">inria-00430918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Resubmission in Unreliable Grids: the Bottom-Up Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vandy Berten</w:t>
+                <w:t xml:space="preserve">Validating Wrekavoc: A tool for heterogeneity emulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Networks - heteroPar'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogenity in Computing Workshop (HCW 09) in International Parallel and Distributed Processing Symposium - IPDPS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00430918v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Evaluation of the Efficiency and the Robustness of Stochastic DAG Schedules</w:t>
               </w:r>
@@ -10613,226 +10613,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-objective Scheduling Algorithms for Optimizing Makespan and Reliability on Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe d'Anfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux - JRES 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th ACM Symposium on Parallelism in Algorithms and Architectures - SPAA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, United States. pp.280-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1248377.1248423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181446v1</w:t>
+                <w:t xml:space="preserve">hal-00155964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective Scheduling Algorithms for Optimizing Makespan and Reliability on Heterogeneous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+                <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe d'Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM Symposium on Parallelism in Algorithms and Architectures - SPAA'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Réseaux - JRES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155964v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t>
               </w:r>
@@ -11158,304 +11158,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach for Fault Tolerant Multiprocessor Real-time Scheduling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Parallel and Distributed Real-Time Systems - WPDRTS 2006 (In conjunction with IPDPS 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639409⟩</w:t>
+              <w:t xml:space="preserve">The First International Symposium on Frontiers in Networking with Applications - FINA 2006 (AINA 2006 additional workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria. pp.793-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2006.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097248v1</w:t>
+                <w:t xml:space="preserve">inria-00097260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrekavoc a Tool for Hemulating Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Symposium on Frontiers in Networking with Applications - FINA 2006 (AINA 2006 additional workshop)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th IEEE Heterogeneous Computing Workshop (HCW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097260v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrekavoc a Tool for Hemulating Heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">A Probabilistic Approach for Fault Tolerant Multiprocessor Real-time Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goossens Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Heterogeneous Computing Workshop (HCW'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Parallel and Distributed Real-Time Systems - WPDRTS 2006 (In conjunction with IPDPS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097258v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Task Scheduling in Non-Deterministic Heterogeneous Systems</w:t>
               </w:r>
@@ -11617,343 +11617,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Molecular Potential Energy Surface with DIET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Monard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology - ITCC2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Las-Vegas, Nevada/USA</w:t>
+              <w:t xml:space="preserve">6th IEEE/ACM International Workshop on Grid Computing - GRID 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Seattle, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000286v1</w:t>
+                <w:t xml:space="preserve">inria-00000284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing Molecular Potential Energy Surface with DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Jégou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE/ACM International Workshop on Grid Computing - GRID 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Seattle, USA, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Information Technology - ITCC2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las-Vegas, Nevada/USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000284v1</w:t>
+                <w:t xml:space="preserve">inria-00000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166971v1</w:t>
@@ -12718,217 +12718,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement pour la grille : une extension de MCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">GRID 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième Rencontres Francophones du Parallélisme - RENPAR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Hammamet, Tunisie, pp.58-65</w:t>
+              <w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100838v1</w:t>
+                <w:t xml:space="preserve">inria-00100881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRID 2002</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Ordonnancement pour la grille : une extension de MCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">Quatorzième Rencontres Francophones du Parallélisme - RENPAR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Hammamet, Tunisie, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100881v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Online Data Compression</w:t>
               </w:r>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Environments &amp; Tools for Parallel Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Faverges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13952,77 +13952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9451, INRIA Bordeaux, équipe TADAAM. 2022, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14066,51 +14066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14158,51 +14158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments for Assessing Computation/Communication Overlap of MPI Nonblocking Collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14428,280 +14428,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pérache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9160, Inria Bordeaux Sud-Ouest. 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538002v6</w:t>
+                <w:t xml:space="preserve">hal-01741787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jaeger</w:t>
+                <w:t xml:space="preserve">A Hierarchical Model to Manage Hardware Topology in MPI Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9160, Inria Bordeaux Sud-Ouest. 2018, pp.1-12</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741787v2</w:t>
+                <w:t xml:space="preserve">hal-01538002v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14749,51 +14749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Dynamic Monitoring of MPI Communications: Scientific User and Developper Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14848,224 +14848,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-aware resource management for HPC applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Fully-abstracted affinity optimization for task-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8859, Inria Bordeaux Sud-Ouest ; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016, pp.17</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8993, INRIA Nancy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275270v2</w:t>
+                <w:t xml:space="preserve">hal-01409101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-abstracted affinity optimization for task-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Topology-aware resource management for HPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8993, INRIA Nancy. 2016</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Villiermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8859, Inria Bordeaux Sud-Ouest ; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409101v1</w:t>
+                <w:t xml:space="preserve">hal-01275270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t>
               </w:r>
@@ -15657,51 +15657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7403, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16420,90 +16420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16519,185 +16519,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelizing, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+                <w:t xml:space="preserve">Improvements and Study of the Accuracy of the Tasks Duration Predictor, New Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5361, INRIA. 2004, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5206, INRIA. 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070642v1</w:t>
+                <w:t xml:space="preserve">inria-00070786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements and Study of the Accuracy of the Tasks Duration Predictor, New Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Modelizing, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5206, INRIA. 2004, pp.52</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5361, INRIA. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070786v1</w:t>
+                <w:t xml:space="preserve">inria-00070642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
               </w:r>
@@ -17664,51 +17664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>