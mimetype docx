--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -940,265 +940,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An International Survey on MPI Users</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling periodic I/O access with bi-colored chains: models and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2021.102853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-021-00685-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347652v1</w:t>
+                <w:t xml:space="preserve">hal-03216844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling periodic I/O access with bi-colored chains: models and algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An International Survey on MPI Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Gerofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.102853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-021-00685-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2021.102853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216844v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Non-Uniform Memory Access on Large Compute Nodes with the Cache-Aware Roofline Model</w:t>
               </w:r>
@@ -1438,200 +1438,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Foreword to the Special Issue of the Twenty Sixth International Heterogeneity in Computing Workshop (HCW) and to the Fifteenth International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937123v2</w:t>
+                <w:t xml:space="preserve">hal-01903118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-Aware Job Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Villiermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,148 +1616,174 @@
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.14-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1094342017727061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the Special Issue of the Twenty Sixth International Heterogeneity in Computing Workshop (HCW) and to the Fifteenth International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Platforms (HeteroPar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware topology management in MPI applications through hierarchical communicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge G. Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.2. </w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.70 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.5007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903118v1</w:t>
+                <w:t xml:space="preserve">hal-01937123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting task-based runtimes on a legacy Computational Fluid Dynamics code with unstructured meshes</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Placement in Multicore Clusters: Algorithmic Issues and Practical Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4787,51 +4787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemarinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robert-Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,239 +5269,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
+                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Taormina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682199v1</w:t>
+                <w:t xml:space="preserve">hal-03695835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One core dedicated to MPI nonblocking communication progression? A model to assess whether it is worth it</w:t>
+                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Reynier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cluster, Cloud and Internet Computing (CCGRID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon / Virtual, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695835v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative performance projection on Arm architectures</w:t>
               </w:r>
@@ -5939,252 +5939,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
+                <w:t xml:space="preserve">Geometric Deep Reinforcement Learning for Dynamic DAG Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grinsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE SSCI 2020 - Symposium Series on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Canberra / Virtual, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872765v1</w:t>
+                <w:t xml:space="preserve">hal-03028981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Deep Reinforcement Learning for Dynamic DAG Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSCI 2020 - Symposium Series on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rzadca and Malawski, Aug 2020, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028981v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Scheduling HPC Applications for Optimizing I/O</w:t>
               </w:r>
@@ -6367,844 +6367,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Portable Online Prediction of Network Utilization using MPI-level Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Japanese HPC another Galapagos? - Interim Report of MPI International Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Mei Tseng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar'19: 25th International European Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Goettingen, Germany</w:t>
+              <w:t xml:space="preserve">Summer United Workshops on Parallel, Distributed and Cooperative Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Kitami, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184204v1</w:t>
+                <w:t xml:space="preserve">hal-02193264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Towards Portable Online Prediction of Network Utilization using MPI-level Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Mei Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ropars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aparna Chandramowlishwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroPar'19: 25th International European Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Goettingen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135545v3</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Japanese HPC another Galapagos? - Interim Report of MPI International Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+                <w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer United Workshops on Parallel, Distributed and Cooperative Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193264v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135545v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bordage</w:t>
+                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pérache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (IEEE/ACM CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EURO-PAR 2018 : 24th International European Conferenceon Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aldinucci, Marco, Padovani, Luca, Torquati, Massimo (Eds.), Aug 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901988v1</w:t>
+                <w:t xml:space="preserve">hal-01888255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jaeger</w:t>
+                <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAR 2018 : 24th International European Conferenceon Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aldinucci, Marco, Padovani, Luca, Torquati, Massimo (Eds.), Aug 2018, Turin, Italy</w:t>
+              <w:t xml:space="preserve">18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (IEEE/ACM CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888255v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar Ilic</w:t>
+                <w:t xml:space="preserve">Online Dynamic Monitoring of MPI Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonel Sousa</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Par 2017 Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostella, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622582v1</w:t>
+                <w:t xml:space="preserve">hal-01583498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Dynamic Monitoring of MPI Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Foyer</w:t>
+                <w:t xml:space="preserve">Modeling Large Compute Nodes with Heterogeneous Memories with Cache-Aware Roofline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Papauré</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017 Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Computing systems - Performance Modeling, Benchmarking, and Simulation - 8th International Workshop, PMBS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver (CO), United States. pp.91-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72971-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583498v1</w:t>
+                <w:t xml:space="preserve">hal-01622582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic, Abstracted and Portable Topology-Aware Thread Placement</w:t>
               </w:r>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Cluster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hawaï, United States. pp.389 - 399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7294,77 +7294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-aware resource management for HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Villiermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,64 +7623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical model to manage hardware topology in MPI applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Chicago, United States. pp.1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7699,239 +7699,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DKPN: A Composite Dataflow/Kahn Process Networks Execution Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology and affinity aware hierarchical and distributed load-balancing in Charm++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Network-based processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on Optimization of Communication in HPC runtime systems (IEEE COM-HPC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Salt-Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234333v1</w:t>
+                <w:t xml:space="preserve">hal-01394748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and affinity aware hierarchical and distributed load-balancing in Charm++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DKPN: A Composite Dataflow/Kahn Process Networks Execution Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Tessier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Optimization of Communication in HPC runtime systems (IEEE COM-HPC16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Network-based processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Heraklion Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394748v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-Aware Data Aggregation for Intensive I/O on Large-Scale Supercomputers</w:t>
               </w:r>
@@ -8153,269 +8153,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leonel Sousa</w:t>
+                <w:t xml:space="preserve">An application-level solution for the dynamic reconfiguration of MPI applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">12th International Meeting on High Performance Computing for Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381982v1</w:t>
+                <w:t xml:space="preserve">hal-01300839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application-level solution for the dynamic reconfiguration of MPI applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gonzalez</w:t>
+                <w:t xml:space="preserve">Automatic Cache Aware Roofline Model Building and Validation Using Topology Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Meeting on High Performance Computing for Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">NESUS Third Action Workshop and Sixth Management Committee Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jesus Carretero, Oct 2016, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300839v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Aware Process Placement and Data Management</w:t>
               </w:r>
@@ -8568,213 +8568,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAGHETtI: Scheduling/Placement Approach for Task-Graphs on HETerogeneous archItecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching communication pattern with underlying hardware architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100948v1</w:t>
+                <w:t xml:space="preserve">hal-01087611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching communication pattern with underlying hardware architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPAGHETtI: Scheduling/Placement Approach for Task-Graphs on HETerogeneous archItecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lisboa, Portugal. pp.174 - 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087611v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List Scheduling in Embedded Systems under Memory Constraints</w:t>
               </w:r>
@@ -9037,51 +9037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TreeMatch : Un algorithme de placement de processus sur architectures multicœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9290,342 +9290,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scheduling and Certification Algorithm for Defeating Collusion in Desktop Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+                <w:t xml:space="preserve">Towards Real-Time, Volunteer Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangho Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Weissman</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653493v1</w:t>
+                <w:t xml:space="preserve">hal-00654691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time, Volunteer Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangho Yi</w:t>
+                <w:t xml:space="preserve">MO-Greedy: an extended beam-search approach for solving a multi-criteria scheduling problem on heterogeneous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David P. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">International Heterogeneity in Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654691v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO-Greedy: an extended beam-search approach for solving a multi-criteria scheduling problem on heterogeneous machines</w:t>
+                <w:t xml:space="preserve">A Scheduling and Certification Algorithm for Defeating Collusion in Desktop Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heterogeneity in Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653724v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving MPI Applications Performance on Multicore Clusters with Rank Reordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium - IPDPS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Placement of MPI processes on Hierarchical NUMA Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.199-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9861,213 +9861,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Resubmission in Unreliable Grids: the Bottom-Up Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vandy Berten</w:t>
+                <w:t xml:space="preserve">Validating Wrekavoc: A tool for heterogeneity emulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Networks - heteroPar'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogenity in Computing Workshop (HCW 09) in International Parallel and Distributed Processing Symposium - IPDPS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430918v1</w:t>
+                <w:t xml:space="preserve">inria-00435609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Wrekavoc: A tool for heterogeneity emulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Modeling Resubmission in Unreliable Grids: the Bottom-Up Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogenity in Computing Workshop (HCW 09) in International Parallel and Distributed Processing Symposium - IPDPS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Workshop on Algorithms, Models and Tools for Parallel Computing on Heterogeneous Networks - heteroPar'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00435609v1</w:t>
+                <w:t xml:space="preserve">inria-00430918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Evaluation of the Efficiency and the Robustness of Stochastic DAG Schedules</w:t>
               </w:r>
@@ -10537,103 +10537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe d'Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Anfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Réseaux - JRES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802869v2</w:t>
+                <w:t xml:space="preserve">inria-00181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective Scheduling Algorithms for Optimizing Makespan and Reliability on Heterogeneous Systems</w:t>
               </w:r>
@@ -10736,103 +10736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe d'Anfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Philippe d'Anfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux - JRES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181446v1</w:t>
+                <w:t xml:space="preserve">hal-04802869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t>
               </w:r>
@@ -11076,216 +11076,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00177535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Probabilistic Approach for Fault Tolerant Multiprocessor Real-time Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandy Berten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goossens Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Parallel and Distributed Real-Time Systems - WPDRTS 2006 (In conjunction with IPDPS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097245v1</w:t>
+                <w:t xml:space="preserve">inria-00097248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Symposium on Frontiers in Networking with Applications - FINA 2006 (AINA 2006 additional workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna, Austria. pp.793-797, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2006.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrekavoc a Tool for Hemulating Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11301,161 +11323,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Heterogeneous Computing Workshop (HCW'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach for Fault Tolerant Multiprocessor Real-time Scheduling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Parallel and Distributed Real-Time Systems - WPDRTS 2006 (In conjunction with IPDPS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Par 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097248v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Task Scheduling in Non-Deterministic Heterogeneous Systems</w:t>
               </w:r>
@@ -11539,105 +11539,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Middleware Performance with AdOC: an Adaptive Online Compression Library for Data Transfer</w:t>
+                <w:t xml:space="preserve">Computing Molecular Potential Energy Surface with DIET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Parallel and Distributed Processing Symposium (IPDPS'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information Technology - ITCC2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las-Vegas, Nevada/USA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000285v1</w:t>
+                <w:t xml:space="preserve">inria-00000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
               </w:r>
@@ -11742,109 +11746,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Molecular Potential Energy Surface with DIET</w:t>
+                <w:t xml:space="preserve">Improving Middleware Performance with AdOC: an Adaptive Online Compression Library for Data Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology - ITCC2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Parallel and Distributed Processing Symposium (IPDPS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Denver, USA, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000286v1</w:t>
+                <w:t xml:space="preserve">inria-00000285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
@@ -12122,273 +12122,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Scheduling Heuristics for GridRPC Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QOS and Dynamic System Workshop of ICPADS'2004 - 10th International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New-Port Beach, California/USA, pp.621--630</w:t>
+              <w:t xml:space="preserve">DistRibUtIon de Données à grande Echelle - DRUIDE'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Le Croisic/France, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100130v1</w:t>
+                <w:t xml:space="preserve">inria-00099881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Multi-Criteria Scheduling Heuristics for GridRPC Systems</w:t>
+                <w:t xml:space="preserve">Efficient Scheduling Heuristics for GridRPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pisa, Italy, 8 p</w:t>
+              <w:t xml:space="preserve">QOS and Dynamic System Workshop of ICPADS'2004 - 10th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New-Port Beach, California/USA, pp.621--630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100128v1</w:t>
+                <w:t xml:space="preserve">inria-00100130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Multi-Criteria Scheduling Heuristics for GridRPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DistRibUtIon de Données à grande Echelle - DRUIDE'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Le Croisic/France, pp.10</w:t>
+              <w:t xml:space="preserve">Euro-Par 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pisa, Italy, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099881v1</w:t>
+                <w:t xml:space="preserve">inria-00100128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
               </w:r>
@@ -12718,217 +12718,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRID 2002</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Ordonnancement pour la grille : une extension de MCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">Quatorzième Rencontres Francophones du Parallélisme - RENPAR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Hammamet, Tunisie, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100881v1</w:t>
+                <w:t xml:space="preserve">inria-00100838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement pour la grille : une extension de MCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">GRID 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième Rencontres Francophones du Parallélisme - RENPAR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Hammamet, Tunisie, pp.58-65</w:t>
+              <w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100838v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Online Data Compression</w:t>
               </w:r>
@@ -13003,178 +13003,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Multithreaded Parallel Program Generation for Message Passing Multiprocessors Using Parameterized Task Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triplet: a Clustering Scheduling Algorithm for Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing 2001 - ParCo'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Naples, Italy, 8 p</w:t>
+              <w:t xml:space="preserve">IEEE ICPP International Workshop on Metacomputing Systems and Applications - MSA'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Valencia, Spain, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100489v1</w:t>
+                <w:t xml:space="preserve">inria-00100488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet: a Clustering Scheduling Algorithm for Heterogeneous Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Multithreaded Parallel Program Generation for Message Passing Multiprocessors Using Parameterized Task Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICPP International Workshop on Metacomputing Systems and Applications - MSA'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Valencia, Spain, 6 p</w:t>
+              <w:t xml:space="preserve">Parallel Computing 2001 - ParCo'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Naples, Italy, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100488v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCILAB to SCILAB</w:t>
               </w:r>
@@ -14578,64 +14578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9077, Inria Bordeaux Sud-Ouest; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2018, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14657,51 +14657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Affinity, Metrics and Impact on Performance: an Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14736,103 +14736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Dynamic Monitoring of MPI Communications: Scientific User and Developper Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Papauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9038, Inria Bordeaux Sud-Ouest. 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14848,224 +14848,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-abstracted affinity optimization for task-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Gustedt</w:t>
+                <w:t xml:space="preserve">Topology-aware resource management for HPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8993, INRIA Nancy. 2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Villiermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8859, Inria Bordeaux Sud-Ouest ; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409101v1</w:t>
+                <w:t xml:space="preserve">hal-01275270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-aware resource management for HPC applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+                <w:t xml:space="preserve">Fully-abstracted affinity optimization for task-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8859, Inria Bordeaux Sud-Ouest ; Bordeaux INP; LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016, pp.17</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8993, INRIA Nancy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275270v2</w:t>
+                <w:t xml:space="preserve">hal-01409101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Abstractions for Data Locality</w:t>
               </w:r>
@@ -15186,51 +15186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Placement in Multicore Clusters: Algorithmic Issues and Practical Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15657,51 +15657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7403, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16183,51 +16183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5875, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16519,185 +16519,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements and Study of the Accuracy of the Tasks Duration Predictor, New Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Modelizing, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5206, INRIA. 2004, pp.52</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5361, INRIA. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070786v1</w:t>
+                <w:t xml:space="preserve">inria-00070642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelizing, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+                <w:t xml:space="preserve">Improvements and Study of the Accuracy of the Tasks Duration Predictor, New Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5361, INRIA. 2004, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5206, INRIA. 2004, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070642v1</w:t>
+                <w:t xml:space="preserve">inria-00070786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
               </w:r>
@@ -17078,51 +17078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triplet : a Clustering Scheduling Algorithm for Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17664,51 +17664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>