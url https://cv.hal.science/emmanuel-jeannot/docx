--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -3256,394 +3256,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00177526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
+                <w:t xml:space="preserve">Message Scheduling for Parallel Data Redistribution between Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+                <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Caron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342006070078⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (10), pp.1163-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2006.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684943v1</w:t>
+                <w:t xml:space="preserve">inria-00097208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Distribution of Sequential Jobs in Random Brokering for Heterogeneous Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (2), pp.113--124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2006.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message Scheduling for Parallel Data Redistribution between Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid'5000: A Large Scale And Highly Reconfigurable Experimental Grid Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bolze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Padoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342006070078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2006.141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00097208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria Scheduling Heuristics for GridRPC Systems</w:t>
               </w:r>
@@ -3724,51 +3724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Messages for Data Redistribution: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4), pp.443-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3808,282 +3808,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+                <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000281v1</w:t>
+                <w:t xml:space="preserve">inria-00174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+                <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Delfabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.333--354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00174284v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact DAG Representation and its Symbolic Scheduling</w:t>
               </w:r>
@@ -4255,90 +4255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scilab to Scilab//, the OURAGAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6367,390 +6367,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Japanese HPC another Galapagos? - Interim Report of MPI International Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Hori</w:t>
+                <w:t xml:space="preserve">Towards Portable Online Prediction of Network Utilization using MPI-level Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Mei Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Chandramowlishwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer United Workshops on Parallel, Distributed and Cooperative Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Kitami, Japan</w:t>
+              <w:t xml:space="preserve">EuroPar'19: 25th International European Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Goettingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193264v1</w:t>
+                <w:t xml:space="preserve">hal-02184204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Portable Online Prediction of Network Utilization using MPI-level Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+                <w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Chandramowlishwaran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar'19: 25th International European Conference on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184204v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135545v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Thread Placement in NUMA Architectures: A Statistical Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Is Japanese HPC another Galapagos? - Interim Report of MPI International Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ropars</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer United Workshops on Parallel, Distributed and Cooperative Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Kitami, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135545v3</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Placement of Progress Thread for Overlapping MPI Non-Blocking Collectives on Manycore Processor</w:t>
               </w:r>
@@ -7405,122 +7405,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with multi-level parallelism runtimes on a CFD code with unstructured meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hierarchical model to manage hardware topology in MPI applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lorendeau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCFD 2017 - 29th International Conference on Parallel Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EuroMPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chicago, United States. pp.1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667320v1</w:t>
+                <w:t xml:space="preserve">hal-01621941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAPIOCA: An I/O Library for Optimized Topology-Aware Data Aggregation on Large-Scale Supercomputers</w:t>
               </w:r>
@@ -7604,122 +7604,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical model to manage hardware topology in MPI applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments with multi-level parallelism runtimes on a CFD code with unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lorendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chicago, United States. pp.1 - 11</w:t>
+              <w:t xml:space="preserve">ParCFD 2017 - 29th International Conference on Parallel Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621941v1</w:t>
+                <w:t xml:space="preserve">hal-01667320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and affinity aware hierarchical and distributed load-balancing in Charm++</w:t>
               </w:r>
@@ -8754,51 +8754,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List Scheduling in Embedded Systems under Memory Constraints</w:t>
+                <w:t xml:space="preserve">Ordonnancement de liste dans les systèmes embarqués sous contrainte de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fuin</w:t>
@@ -8829,106 +8829,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stoutchinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD'2013 - 25th International Symposium on Computer Architecture and High-Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComPAS'13 / RenPar'21 - 21es Rencontres francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Grenoble, Jan 2013, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906117v1</w:t>
+                <w:t xml:space="preserve">hal-00772854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de liste dans les systèmes embarqués sous contrainte de mémoire</w:t>
+                <w:t xml:space="preserve">List Scheduling in Embedded Systems under Memory Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fuin</w:t>
@@ -8959,289 +8950,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stoutchinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS'13 / RenPar'21 - 21es Rencontres francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD'2013 - 25th International Symposium on Computer Architecture and High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federal University of Pernambuco &amp; Federal University of Minas Gerais, Oct 2013, Porto de Galinhas, Brazil. pp.152-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2013.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772854v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Topology-aware Load Balancing in Charm++ with TreeMatch</w:t>
+                <w:t xml:space="preserve">TreeMatch : Un algorithme de placement de processus sur architectures multicœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gengbin Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">RenPAR - 21e Rencontres Francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851148v1</w:t>
+                <w:t xml:space="preserve">hal-00773254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TreeMatch : Un algorithme de placement de processus sur architectures multicœurs</w:t>
+                <w:t xml:space="preserve">Communication and Topology-aware Load Balancing in Charm++ with TreeMatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gengbin Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RenPAR - 21e Rencontres Francophones du Parallélisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Cluster 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773254v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis and Optimization of the Tiled Cholesky Factorization on NUMA Machines</w:t>
               </w:r>
@@ -9971,51 +9971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Resubmission in Unreliable Grids: the Bottom-Up Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10613,226 +10613,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective Scheduling Algorithms for Optimizing Makespan and Reliability on Heterogeneous Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiao Shi</w:t>
+                <w:t xml:space="preserve">Philippe d'Anfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th ACM Symposium on Parallelism in Algorithms and Architectures - SPAA'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155964v1</w:t>
+                <w:t xml:space="preserve">hal-04802869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRID'5000 une plate-forme d'expérimentation pour les systèmes distribués à large échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-objective Scheduling Algorithms for Optimizing Makespan and Reliability on Heterogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Anfray</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiao Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th ACM Symposium on Parallelism in Algorithms and Architectures - SPAA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, United States. pp.280-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1248377.1248423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802869v2</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t>
               </w:r>
@@ -11082,51 +11082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Approach for Fault Tolerant Multiprocessor Real-time Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goossens Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11180,282 +11180,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00097248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrekavoc a Tool for Hemulating Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Claude Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Symposium on Frontiers in Networking with Applications - FINA 2006 (AINA 2006 additional workshop)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th IEEE Heterogeneous Computing Workshop (HCW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097260v1</w:t>
+                <w:t xml:space="preserve">inria-00097258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrekavoc a Tool for Hemulating Heterogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Heterogeneous Computing Workshop (HCW'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Island of Rhodes, Greece, Greece</w:t>
+              <w:t xml:space="preserve">Euro-Par 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097258v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
+                <w:t xml:space="preserve">Modeling, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The First International Symposium on Frontiers in Networking with Applications - FINA 2006 (AINA 2006 additional workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria. pp.793-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2006.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097245v1</w:t>
+                <w:t xml:space="preserve">inria-00097260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Task Scheduling in Non-Deterministic Heterogeneous Systems</w:t>
               </w:r>
@@ -11621,339 +11621,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Middleware Performance with AdOC: an Adaptive Online Compression Library for Data Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE/ACM International Workshop on Grid Computing - GRID 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Parallel and Distributed Processing Symposium (IPDPS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Denver, USA, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000284v1</w:t>
+                <w:t xml:space="preserve">inria-00000285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Middleware Performance with AdOC: an Adaptive Online Compression Library for Data Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid'5000: a large scale, reconfigurable, controlable and monitorable Grid platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Parallel and Distributed Processing Symposium (IPDPS'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IEEE/ACM International Workshop on Grid Computing - GRID 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Seattle, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000285v1</w:t>
+                <w:t xml:space="preserve">inria-00000284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166971v1</w:t>
@@ -11977,51 +11977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages Scheduling for Data Redistribution between Heterogeneous Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IASTED International Conference on Parallel and Distributed Computing and Systems - PDCS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Phoenix, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12141,51 +12141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DistRibUtIon de Données à grande Echelle - DRUIDE'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Le Croisic/France, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12374,51 +12374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the GridRPC Model with Data Persistence and Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12478,51 +12478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two fast and efficient message scheduling algorithms for data redistribution through a backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium - IPDPS'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Santa Fe, New Mexico, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12541,204 +12541,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dynamic Heuristics in the Client-Agent-Server Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caniou</w:t>
+                <w:t xml:space="preserve">Messages Scheduling for Data Redistribution between Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Heterogeneous Computing Workshop - HCW'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France, 11 p</w:t>
+              <w:t xml:space="preserve">Algorithms, models and tools for parallel computing on heterogeneous network - HeteroPar'03, workshop of SIAM PPAM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Czestochowa, Poland, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107695v1</w:t>
+                <w:t xml:space="preserve">inria-00099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages Scheduling for Data Redistribution between Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">New Dynamic Heuristics in the Client-Agent-Server Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms, models and tools for parallel computing on heterogeneous network - HeteroPar'03, workshop of SIAM PPAM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Czestochowa, Poland, 8 p</w:t>
+              <w:t xml:space="preserve">IEEE Heterogeneous Computing Workshop - HCW'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099574v1</w:t>
+                <w:t xml:space="preserve">inria-00107695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement pour la grille : une extension de MCT</w:t>
               </w:r>
@@ -13160,51 +13160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCILAB to SCILAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Environments &amp; Tools for Parallel Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Faverges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13370,217 +13370,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low memory cost dynamic scheduling of large coarse grained task graphs</w:t>
+                <w:t xml:space="preserve">Symbolic partitionning and scheduling of parameterized task graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rougeot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IPPS 98</w:t>
+              <w:t xml:space="preserve">IEEE ICPADS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098552v1</w:t>
+                <w:t xml:space="preserve">inria-00098553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic partitionning and scheduling of parameterized task graphs</w:t>
+                <w:t xml:space="preserve">Low memory cost dynamic scheduling of large coarse grained task graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tao Yang</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICPADS'98</w:t>
+              <w:t xml:space="preserve">IEEE IPPS 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098553v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15304,51 +15304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15387,51 +15387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15509,51 +15509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16183,51 +16183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach of Diffusion Load Balancing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5875, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16249,64 +16249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distribution of sequential jobs in random brokering for heterogeneous computational grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16407,103 +16407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Data Persistence in Network Enabled Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5725, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16525,51 +16525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelizing, Predicting and Optimizing Redistribution between Clusters on Low Latency Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16683,51 +16683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message Scheduling for Data Redistribution through High Performance Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16841,77 +16841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Redistribution Over a Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4725, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17072,258 +17072,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet : a Clustering Scheduling Algorithm for Heterogeneous Platforms</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0248, INRIA. 2001, pp.11</w:t>
+                <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2001-24, LIP - ENS Lyon. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00069926v1</w:t>
+                <w:t xml:space="preserve">hal-01436419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2001-24, LIP - ENS Lyon. 2001</w:t>
+                <w:t xml:space="preserve">Triplet : a Clustering Scheduling Algorithm for Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0248, INRIA. 2001, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436419v1</w:t>
+                <w:t xml:space="preserve">inria-00069926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17664,51 +17664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783379v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatram Vishwanath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.05.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231175854" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Klinkenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anara Kozhokanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.05.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-023-05084-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922777v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03780662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00685-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denoyelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ilic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2883056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019860184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Villiermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017727061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937123v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.05.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorendeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Unat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Dubey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hoefler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shalf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2703149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2016.2528983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Arras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fuin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stoutchinin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-014-0338-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0236-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.84&gt;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ghemtio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OAB.S7272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choopan Rattanapoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0115-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0H758JH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Seymour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626407002867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caniou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-99GPLPMX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfabbro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640100049X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04856139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gavoille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04873139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia-Blas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587135.3592174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364531v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Beckman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03028981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Singh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Mei Tseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Nicolae" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Chandramowlishwaran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135545v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02193264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papaur&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72971-8_5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007748.3007768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.80" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01234333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Malakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cores" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Mart&#237;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300839v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_57" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772854v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.22" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773254v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851148v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Meneses" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengbin Zheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangho Yi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Weissman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24449-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470422" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536366" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_94" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-783JDWQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizos Sakelariou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09457-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe d'Anfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802869v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Anfray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155964v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiao Shi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1248377.1248423" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097248v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goossens Jo&#235;l" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639409" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097258v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2006.232" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Shi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Monard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.254" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000283v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100128v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100129v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2004.31" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Knuttson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bjorkman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100488v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cirou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098553v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rougeot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04417412v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Zanon Boito" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Teylo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03012097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021070v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741787v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538002v6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275270v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kamil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gr&#246;sslinger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chamberlain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372651v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261376v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700324v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070642v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071506v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072188v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069926v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185887v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>