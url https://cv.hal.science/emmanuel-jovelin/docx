--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -927,1524 +927,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un radicalisé nommé Khaled Kelkal : parcours, rupture, bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.172.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foucart, Fluidité sociale et conceptualisations de l’entre-deux. Systèmes semi-chaotiques, réseaux et transactions sociales , Paris, Éditions Persée, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.046.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rifugiati e welfare nei piccoli Comuni del Mezzogiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiche sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.283-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7389/87237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean Foucart, Fluidité sociale et conceptualisations de l’entre-deux. Systèmes semi-chaotiques, réseaux et transactions sociales , Paris, Éditions Persée, 2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La honte des pauvres : l’exemple des femmes SDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (3), pp.163-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pp.046.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.044.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délinquance à la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1315, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des rapports d’études sur les personnes âgées immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.164.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (16), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.164.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de Robert Castel au travail social. Le parcours singulier d’une pensée critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement social et sanitaire des personnes âgées immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le 3e âge des migrants, 1309, pp.97 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement social des jeunes en errance en Grande-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Toulotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.33 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.048.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail social en Europe. Quelles formations, quelles pratiques, quels modèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122 (2), pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.122.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la formation à la recherche en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue française de service social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De la formation à la recherche en travail social, 252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse en errance dans l’histoire. Entre la potence, l’assistance et la pitié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (1), pp.73-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pp.044.0073⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35, pp.9 - 20 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.035.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes sans domicile fixe face aux dispositifs d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.126-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jaeger</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes sans domicile fixe à l’épreuve de la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analizele Stiințifice, University Alexandru Ioan Cuza, Iasi, Roumania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.151-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jaeger</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes sans domicile à l'épreuve de la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
-              </w:r>
-[...487 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35, pp.9 - 20 </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, Jeunesse d’aujourd’hui. Problèmes et politique, 1 (14), pp.125-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...288 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des services et initiatives en faveur des jeunes SDF: une comparaison France-Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.181-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les jeunes en errance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905106v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04905130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénévolat et action sociale</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la recherche en Travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jeunesse en errance face aux dispositifs d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
@@ -3382,51 +3382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of services and initiatives for young homeless people in the United Kingdom (Kent) and in France (Nord-Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,50 +4601,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La honte des enfants des personnes prostituées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2016, Collection Topos, 978-2-304-04638-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nostalgie des immigrés âgés d’origine maghrébine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mezzouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4657,146 +4730,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Galloro; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2016, Collection Topos, 9782304046045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnicisations des rapports sociaux de la jeunesse immigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Fantozzi; Valentina Fedele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2016, Collection Topos, 978-2-304-04638-0</w:t>
+              <w:t xml:space="preserve">Le sfide del multiculturalismo: Tra Teoria e preassi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino Editore, 2015, Società e scienze sociali, Sociologia, 9788849844665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement social des invisibles de la république française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4816,130 +4889,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nabil Hajji; Odette Lescarret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mouvements sociaux à l’épreuve de l’interculturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, Espaces interculturels, 978-2-343-07170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622131v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01622107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - Développement social et interculturalité</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités en errance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6046,510 +6046,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail social face à l’interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à gérer la Diversité en milieu professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Créteil (UPEC), Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail social au carrefour de la pluri, de l’inter, et de la transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : L’interdisciplinarité : horizon indépassable des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Zohr, Nov 2019, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour et le non retour des personnes âgées immigrées de l’Afrique Subsharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 ème Congrès International de l’Association pour la Recherche Interculturelle (ARIC), Migrations, relations interculturelles et rapports de pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche Interculturelle (ARIC); HETS, Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accueil des réfugiés en France. Vers une sociologie de l’inhospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés plurielles, travail social et vivre ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale pour la formation, la Recherche et l’intervention sociale (AIFRIS), Jul 2019, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opinion publique face à l'accueil des réfugiés : vers une sociologie de l'inhospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise migratoire et crise de l’accueil des réfugiés en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’inhospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I er colloque international, Migrations, représentations sociales et stéreotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiapolis, Université d’Agadir, Apr 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l’intime : La honte des enfants des personnes en situation de prostitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Social aux frontières de l’intime : la place de l’intervention sociale. XXX ème colloque du Réseau Européen de Formation universitaire en Travail Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242146v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03242147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail social face à la crise des états providences</w:t>
               </w:r>
@@ -6982,165 +6982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enfants d’immigrés face au djihadisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring School or ERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIS, Apr 2016, Ostrava, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36 ème journées annuelles de la société française de gériatrie et Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGG, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242132v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03242159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires scolaires et professionnelles des jeunes en errance</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEB543B7"/>
+    <w:nsid w:val="5CDFDA56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moscato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Galloro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.195.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.178.0083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.155.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/87237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.046.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.122.0026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toulotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.048.0033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karkun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-vers-une-paix-durable.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04110220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rarivomanantsoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-opinion_publique_et_bonne_gouvernance_a_madagascar_lala_rarivomanantsoa_emmanuel_jovelin-9782296126916-33782.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-sociologie-immigres-ages.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-jeunesse-en-errance-face-aux-dispositifs-daccompagnement/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_face_a_l_interculturalite_comprendre_la_difference_dans_les_pratiques_d_accompagnement_social_emmanuel_jovelin-9782747532228-12892.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quel_social_pour_quelle_societe_au_xxeme_siecle_la_societe_change_le_social_bouge_emmanuel_jovelin-9782747514835-1639.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-devenir_travailleur_social_aujourd_hui_vocation_ou_repli_emmanuel_jovelin-9782738476982-8582.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numerique.presses.ehesp.fr/LIVRES/ISBN/9782810910595.Livre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mineurs_isoles_mineurs_migrants_separes_de_leurs_parents_claudio_bolzman_emmanuel_jovelin_catherine_montgomery-9782343201511-66266.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rulla.2018.01.0047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-cultures_insertions_et_sante_colette_sabatier-9782747534178-11386.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dequire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moscato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Galloro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.195.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.178.0083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.155.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.046.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/87237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toulotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.048.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.122.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karkun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-vers-une-paix-durable.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04110220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rarivomanantsoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-opinion_publique_et_bonne_gouvernance_a_madagascar_lala_rarivomanantsoa_emmanuel_jovelin-9782296126916-33782.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-sociologie-immigres-ages.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-jeunesse-en-errance-face-aux-dispositifs-daccompagnement/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_face_a_l_interculturalite_comprendre_la_difference_dans_les_pratiques_d_accompagnement_social_emmanuel_jovelin-9782747532228-12892.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quel_social_pour_quelle_societe_au_xxeme_siecle_la_societe_change_le_social_bouge_emmanuel_jovelin-9782747514835-1639.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-devenir_travailleur_social_aujourd_hui_vocation_ou_repli_emmanuel_jovelin-9782738476982-8582.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numerique.presses.ehesp.fr/LIVRES/ISBN/9782810910595.Livre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mineurs_isoles_mineurs_migrants_separes_de_leurs_parents_claudio_bolzman_emmanuel_jovelin_catherine_montgomery-9782343201511-66266.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rulla.2018.01.0047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-cultures_insertions_et_sante_colette_sabatier-9782747534178-11386.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dequire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>