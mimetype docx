--- v1 (2026-04-18)
+++ v2 (2026-05-20)
@@ -524,1002 +524,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Crise migratoire et crise de l’accueil des réfugiés en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifeste Pour une discipline sciences humaines et sociales - travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (54), pp.7-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, n° 53, pp. 174-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.053.0174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Crise migratoire et crise de l’accueil des réfugiés en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 53, pp. 174-189. </w:t>
+              <w:t xml:space="preserve">, 2021, 2 (54), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pp.053.0174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pp.054.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592778v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur l’ouvrage de Bernard Balzani et Philippe Capdevielle (dir.) (2017). Études sur l’insertion : notions et dispositifs. Nancy : Presses universitaires de Nancy et Éditions universitaires de Lorraine, coll. « Salariat et transformations sociales », 304 p. – ISBN : 978-2-8143-0307-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (2), pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.050.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité : les familles d’origine africaine face à la maladie des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 178 (4), pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.178.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture sur l’ouvrage de Bernard Balzani et Philippe Capdevielle (dir.) (2017). Études sur l’insertion : notions et dispositifs. Nancy : Presses universitaires de Nancy et Éditions universitaires de Lorraine, coll. « Salariat et transformations sociales », 304 p. – ISBN : 978-2-8143-0307-2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants d’immigrés face à la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (3), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/forum.155.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un radicalisé nommé Khaled Kelkal : parcours, rupture, bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.172.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifugiati e welfare nei piccoli Comuni del Mezzogiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiche sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7389/87237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La honte des pauvres : l’exemple des femmes SDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (2), pp.171-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pp.050.0171⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.044.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enfants d’immigrés face à la radicalisation</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Foucart, Fluidité sociale et conceptualisations de l’entre-deux. Systèmes semi-chaotiques, réseaux et transactions sociales , Paris, Éditions Persée, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/forum.155.0023⟩</w:t>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.046.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délinquance à la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1315, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.143-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vsoc.172.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 4 (16), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.164.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...332 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des rapports d’études sur les personnes âgées immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.29-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.164.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242000v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03241999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de Robert Castel au travail social. Le parcours singulier d’une pensée critique</w:t>
               </w:r>
@@ -4601,186 +4601,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nostalgie des immigrés âgés d’origine maghrébine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mezzouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero Galloro; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2016, Collection Topos, 9782304046045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La honte des enfants des personnes prostituées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2016, Collection Topos, 978-2-304-04638-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242089v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03242108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicisations des rapports sociaux de la jeunesse immigrée</w:t>
               </w:r>
@@ -4919,173 +4919,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface - Les centres éducatifs fermés. Entre logique pénitentiaire et logique éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benaïssa Hallak </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les centres éducatifs fermés. Entre logique pénitentiaire et logique éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cygne, 2014, Essai, 978-2-84924-402-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface - Développement social et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abhijit Karkun; Elaine Costa-Fernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement social et interculturalité : un regard croisé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2014, Espaces interculturels, 978-2-343-04689-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619859v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01619865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités en errance</w:t>
               </w:r>
@@ -5305,89 +5305,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Sociologie des petites gens et travail social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international. Sociologie des petites gens et travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention sociale auprès des personnes âgées immigrées en contexte de pandémie : enjeux, défis, perspectives. Illustration à travers le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheira Belhadj-Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero-D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours interculturels et migratoires complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour la Recherche Interculturelle; Équipe de recherche en partenariat sur la diversité culturelle et l'immigration, Jun 2023, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la COVID-19 sur les personnes âgées immigrées non-européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Belhadj-Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5416,152 +5511,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales du Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REIACTIS, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492173v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04491378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et inégalités : des effets disproportionnés dans la vie des personnes âgées immigrées non-européennes</w:t>
               </w:r>
@@ -5826,178 +5826,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations sociales dans le monde contemporain : entre temps et métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S, Dec 2020, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Société inclusive et avancée en âge au prisme des mutations sociétales du monde de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société inclusive et avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238170v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03242155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour et le non retour des personnes âgées immigrées de l’Afrique Subsaharienne</w:t>
               </w:r>
@@ -6184,165 +6184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accueil des réfugiés en France. Vers une sociologie de l’inhospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés plurielles, travail social et vivre ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour la formation, la Recherche et l’intervention sociale (AIFRIS), Jul 2019, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le retour et le non retour des personnes âgées immigrées de l’Afrique Subsharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 ème Congrès International de l’Association pour la Recherche Interculturelle (ARIC), Migrations, relations interculturelles et rapports de pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche Interculturelle (ARIC); HETS, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242166v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03242167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opinion publique face à l'accueil des réfugiés : vers une sociologie de l'inhospitalité</w:t>
               </w:r>
@@ -6805,204 +6805,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique d’intégration en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondialzofobia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valencia, Jun 2017, Valencia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production de la vieillesse comme objet de politiques « publiques ». De l’injonction du corps social au corps physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Levilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrication des corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238030v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03242160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants d’immigrés face au djihadisme</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CDFDA56"/>
+    <w:nsid w:val="3E91224D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moscato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Galloro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.195.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.178.0083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.155.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.046.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/87237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toulotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.048.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.122.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karkun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-vers-une-paix-durable.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04110220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rarivomanantsoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-opinion_publique_et_bonne_gouvernance_a_madagascar_lala_rarivomanantsoa_emmanuel_jovelin-9782296126916-33782.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-sociologie-immigres-ages.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-jeunesse-en-errance-face-aux-dispositifs-daccompagnement/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_face_a_l_interculturalite_comprendre_la_difference_dans_les_pratiques_d_accompagnement_social_emmanuel_jovelin-9782747532228-12892.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quel_social_pour_quelle_societe_au_xxeme_siecle_la_societe_change_le_social_bouge_emmanuel_jovelin-9782747514835-1639.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-devenir_travailleur_social_aujourd_hui_vocation_ou_repli_emmanuel_jovelin-9782738476982-8582.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numerique.presses.ehesp.fr/LIVRES/ISBN/9782810910595.Livre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mineurs_isoles_mineurs_migrants_separes_de_leurs_parents_claudio_bolzman_emmanuel_jovelin_catherine_montgomery-9782343201511-66266.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rulla.2018.01.0047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-cultures_insertions_et_sante_colette_sabatier-9782747534178-11386.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dequire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Belhadj-Ziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moscato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Galloro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.195.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.050.0171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.178.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.155.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.172.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/87237" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.046.0163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jaeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toulotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.048.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.122.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.009.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karkun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-vers-une-paix-durable.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04110220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Prieur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rarivomanantsoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-opinion_publique_et_bonne_gouvernance_a_madagascar_lala_rarivomanantsoa_emmanuel_jovelin-9782296126916-33782.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-sociologie-immigres-ages.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/la-jeunesse-en-errance-face-aux-dispositifs-daccompagnement/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_travail_social_face_a_l_interculturalite_comprendre_la_difference_dans_les_pratiques_d_accompagnement_social_emmanuel_jovelin-9782747532228-12892.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quel_social_pour_quelle_societe_au_xxeme_siecle_la_societe_change_le_social_bouge_emmanuel_jovelin-9782747514835-1639.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-devenir_travailleur_social_aujourd_hui_vocation_ou_repli_emmanuel_jovelin-9782738476982-8582.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numerique.presses.ehesp.fr/LIVRES/ISBN/9782810910595.Livre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.jovel.2022.01.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-mineurs_isoles_mineurs_migrants_separes_de_leurs_parents_claudio_bolzman_emmanuel_jovelin_catherine_montgomery-9782343201511-66266.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rulla.2018.01.0047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-cultures_insertions_et_sante_colette_sabatier-9782747534178-11386.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dequire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>