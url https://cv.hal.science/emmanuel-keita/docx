--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,520 +234,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
+                <w:t xml:space="preserve">Durability assessment of 3D printed cement-based materials: a RILEM TC 304-ADC interlaboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perlot</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prime</w:t>
+                <w:t xml:space="preserve">Lucas Nascimento de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">David Böhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogiros Illambas</w:t>
+                <w:t xml:space="preserve">Arun Arunothayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Adewumi John Babafemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (9), pp.314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02797-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127837v1</w:t>
+                <w:t xml:space="preserve">hal-05546245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of 3D printed cement-based materials: a RILEM TC 304-ADC interlaboratory study</w:t>
+                <w:t xml:space="preserve">Recommendation of TC RILEM TC 274-TCE: 3-point bending test procedure for earthen bricks—quality control of earth bricks for structural masonry by flexural strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Nascimento de Lima</w:t>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Böhler</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Arunothayan</w:t>
+                <w:t xml:space="preserve">Rogiros Illambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adewumi John Babafemi</w:t>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (9), pp.314. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02797-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546245v1</w:t>
+                <w:t xml:space="preserve">hal-05127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the micro- and meso-structure and durability of 3D printed concrete elements</w:t>
+                <w:t xml:space="preserve">Processing of earth-based materials: current situation and challenges ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim van Tittelboom</w:t>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Mohan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107649⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2023.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943150v1</w:t>
+                <w:t xml:space="preserve">hal-05325914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of earth-based materials: current situation and challenges ahead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On the micro- and meso-structure and durability of 3D printed concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Tittelboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Šavija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guowei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.141-149. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.107649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2023.186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325914v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and in-line quality assessment across all scale levels of 3D concrete printing</w:t>
               </w:r>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqiang Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Caneda-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Lowke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, pp.106740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,291 +1527,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield stress measurement for earth-based building materials: the weighted plunger test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Tourtelot</w:t>
+                <w:t xml:space="preserve">From analytical methods to numerical simulations: A process engineering toolbox for 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ghattassi</w:t>
+                <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.N. Nerella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Wolfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-020-01588-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (6), pp.104164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211048v1</w:t>
+                <w:t xml:space="preserve">hal-05326814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From analytical methods to numerical simulations: A process engineering toolbox for 3D concrete printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pierre</w:t>
+                <w:t xml:space="preserve">Yield stress measurement for earth-based building materials: the weighted plunger test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Tourtelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.N. Nerella</w:t>
+                <w:t xml:space="preserve">Imen Ghattassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J.M. Wolfs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (6), pp.104164. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-020-01588-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326814v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flexible fibers on the yield stress of fresh cement pastes and mortars</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian La Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqiang Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.106221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,51 +1940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water absorption of recycled aggregates: Measurements, influence of temperature and practical consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Théréné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Nael-Redolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some observations on the impact of a low solubility ionic solution on drying characteristics of a model porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diaga Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (42), pp.8612-8626. </w:t>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subflorescence and plaster drying dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diaga Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,321 +2427,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention against drying with soft-particle suspensions in porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Drying kinetics driven by the shape of the air/water interface in a capillary channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E. Kodger</w:t>
+                <w:t xml:space="preserve">Stephan A Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136443v1</w:t>
+                <w:t xml:space="preserve">hal-02136419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying kinetics driven by the shape of the air/water interface in a capillary channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Water retention against drying with soft-particle suspensions in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan A Koehler</w:t>
+                <w:t xml:space="preserve">Thomas E. Kodger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16023-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136419v1</w:t>
+                <w:t xml:space="preserve">hal-02136443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI evidence for a &amp;quot;coffee-front effect&amp;quot; in drying porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,500 +2785,620 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physreve.87.062303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIM PAMIR Patrimoines matériels -innovation, expérimentation et résilience Charte de réutilisation des données du projet DEGEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Ugolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DIM pamir. 2025, pp.IDF-DIM-PAMIR-2022-2-008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium-based polymers as clay swelling inhibitors to improve water resistance of earthen plasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Oulhaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Pantoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2025, 6th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enduits en terre crue : vers une durabilité accrue par la synergie entre biopolymères et ammoniums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Oulhaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Pantoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP2024 - Colloque National du Groupe Français des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D du gonflement hydrique transitoire d'une roche argileuse : interaction entre échantillon et imageur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGERIE GC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak bond strength between successive layers in extrusion-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Bessaies-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqiang Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,573 +3426,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise En Œuvre D'un Stratifié Bio-Sourcé. Influence Des Paramètres Procédé Sur Les Propriétés Du Composite À Base De Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURMOB'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions de fabrication sur les propriétés mécaniques et physicochimiques d'un composite lin/époxy unidirectionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Des Conditions De Fabrication Sur Les Propriétés Mécaniques Et Physico-Chimiques D'un Composite Lin/Époxy Unidirectionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Des Paramètres De Mise En Œuvre Puis D’un Vieillissement Hygrothermique Sur Les Propriétés Mécaniques Et Physico-Chimiques D’un Stratifié Unidirectionnel Lin – Époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations par IRM du séchage des matériaux de chaussée traités à l'émulsion de bitume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3894,214 +4014,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394485v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05284626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4158,64 +4158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Springer Nature Switzerland, pp.v-vi, 2024, RILEM Bookseries, 978-3-031-62689-0</w:t>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4462,64 +4462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edinbourg, United Kingdom. 52, Springer Nature Switzerland, 2024, RILEM Bookseries, 978-3-031-62689-0. </w:t>
@@ -4589,51 +4589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique du séchage des sols et des matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris-Est, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PEST1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4829,51 +4829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2026.108141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nascimento de Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#246;hler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arunothayan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewumi John Babafemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02797-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Mohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko &#352;avija" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tourtelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lowke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01588-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Nerella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Wolfs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Sultangaliyeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nael-Redolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonafous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02912596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaga Seck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1169-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goavec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01490F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan A Koehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16023-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.87.062303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gharbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnelye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimanov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Ugolotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01163712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2026.108141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nascimento de Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#246;hler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arunothayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewumi John Babafemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02797-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Mohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko &#352;avija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tourtelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lowke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Nerella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Wolfs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01588-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Sultangaliyeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nael-Redolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonafous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02912596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaga Seck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1169-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goavec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01490F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan A Koehler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16023-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.87.062303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Ugolotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gharbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnelye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimanov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01163712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>