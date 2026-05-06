--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2427,291 +2427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying kinetics driven by the shape of the air/water interface in a capillary channel</w:t>
+                <w:t xml:space="preserve">Water retention against drying with soft-particle suspensions in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan A Koehler</w:t>
+                <w:t xml:space="preserve">Thomas E. Kodger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16023-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136419v1</w:t>
+                <w:t xml:space="preserve">hal-02136443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention against drying with soft-particle suspensions in porous media</w:t>
+                <w:t xml:space="preserve">Drying kinetics driven by the shape of the air/water interface in a capillary channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E. Kodger</w:t>
+                <w:t xml:space="preserve">Stephan A Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136443v1</w:t>
+                <w:t xml:space="preserve">hal-02136419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI evidence for a &amp;quot;coffee-front effect&amp;quot; in drying porous media</w:t>
               </w:r>
@@ -4829,51 +4829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2026.108141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nascimento de Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#246;hler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arunothayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewumi John Babafemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02797-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Mohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko &#352;avija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tourtelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lowke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Nerella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Wolfs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01588-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Sultangaliyeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nael-Redolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonafous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02912596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaga Seck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1169-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goavec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01490F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan A Koehler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16023-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.87.062303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Ugolotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gharbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnelye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimanov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01163712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2026.108141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nascimento de Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#246;hler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arunothayan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewumi John Babafemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02797-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogiros Illambas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02702-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Tittelboom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Mohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko &#352;avija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107614" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tourtelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lowke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Nerella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Wolfs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01588-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Sultangaliyeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian La Borderie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nael-Redolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonafous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02912596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diaga Seck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1169-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goavec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coquil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01490F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cavali&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02136419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan A Koehler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16023-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.87.062303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Ugolotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gharbi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnelye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimanov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beckett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01163712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>