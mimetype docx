--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -519,256 +519,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion du secret. Enquête sur les usages de la messagerie électronique dans une organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Réseaux, 171 (1), pp.9-18. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 30 (171), pp.133-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300937v1</w:t>
+                <w:t xml:space="preserve">hal-00932930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du secret. Enquête sur les usages de la messagerie électronique dans une organisation</w:t>
+                <w:t xml:space="preserve">la consommation par bon de réduction, ou comment récupérer du pouvoir d'achat par son attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (171), pp.133-160</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932930v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la consommation par bon de réduction, ou comment récupérer du pouvoir d'achat par son attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Réseaux, 171 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.171.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932929v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amour en projet : Internet ou les conventions de la rencontre amoureuse</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail ordinaire de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, pp.248, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2192,259 +2192,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêter attention à l'environnement : engagement moral et réflexivité des traces énergétiques</w:t>
+                <w:t xml:space="preserve">Usages des TIC et sociologie économique des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Barrey, Emmanuel Kessous. </w:t>
+              <w:t xml:space="preserve">Julie Denouël, Fabien Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et protéger l'environnement : opposition ou convergence ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.23-43, 2011</w:t>
+              <w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses des Mines, pp.223-250, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932941v1</w:t>
+                <w:t xml:space="preserve">hal-00932942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des TIC et sociologie économique des conventions</w:t>
+                <w:t xml:space="preserve">La consommation à l'ère du développement durable : une pluralité de logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Julie Denouël, Fabien Granjon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Barrey, Emmanuel Kessous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les presses des Mines, pp.223-250, 2011</w:t>
+              <w:t xml:space="preserve">Consommer et protéger l'environnement: opposition ou convergence?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.13-19, 2011, 978-2-296-54180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932942v1</w:t>
+                <w:t xml:space="preserve">hal-00932939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation à l'ère du développement durable : une pluralité de logiques</w:t>
+                <w:t xml:space="preserve">Prêter attention à l'environnement : engagement moral et réflexivité des traces énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Barrey, Emmanuel Kessous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et protéger l'environnement: opposition ou convergence?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.13-19, 2011, 978-2-296-54180-1</w:t>
+              <w:t xml:space="preserve">Consommer et protéger l'environnement : opposition ou convergence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.23-43, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932939v1</w:t>
+                <w:t xml:space="preserve">hal-00932941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trace des écrits dans les métiers de la vente : Justice et contrôle dans les dispositifs de CRM</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D79E11E5"/>
+    <w:nsid w:val="4564B003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-kessous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1763-8724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091479339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.541.0181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_107-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_technologies_et_le_gouvernement_des_marches_des_algorithmes_aux_biotechnologies_emmanuel_kessous_jean_philippe_nau-9782343197296-65432.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/media/extrait/FabVente_Extr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-kessous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1763-8724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091479339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.541.0181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_107-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_technologies_et_le_gouvernement_des_marches_des_algorithmes_aux_biotechnologies_emmanuel_kessous_jean_philippe_nau-9782343197296-65432.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/media/extrait/FabVente_Extr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>