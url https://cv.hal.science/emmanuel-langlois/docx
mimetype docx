--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1588,404 +1588,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring Digital Health Use and Opinions of University Students: Field Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/mhealth.9131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avoidance and Delay of Medical Care in the Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Koman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (5), pp.505-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1103308817734474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rechercher et s’approprier l’information en santé mentale sur Internet : une étude qualitative auprès d’étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chalifour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.5097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052721v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">halshs-01765899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux épreuves de la vie juvénile : l’usage détourné de médicaments psychotropes chez les jeunes</w:t>
               </w:r>
@@ -2056,278 +2056,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protocole of a controlled before-after evaluation of a national health information technology-based program to improve healthcare coordination and access to information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saillour-Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fourneyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Huiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (297), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2199-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-creating and Evaluating a Web-app Mapping Real-World Health Care Services for Students: The servi-Share Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wittwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (2), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/resprot.6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527206v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">halshs-01552851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes et médicaments psychotropes. Enquête qualitative sur l’usage détourné</w:t>
               </w:r>
@@ -2850,50 +2850,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrer dans la substitution : de l'épreuve à l'appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limites actuelles de la politique drogue, 48, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les traitements de substitution aux opiacés vus par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2902,126 +2971,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783799v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
               </w:r>
@@ -4531,165 +4531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Légaliser le cannabis : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Terra Nova, Sciences Po Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aider l'enfance en souffrance ou inventer une enfance dangereuse : les ambiguïtés de la médicalisation de l'hyperactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Enjeux des nouvelles pathologies en santé mentale", Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990892v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01020688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les MSO redéfinissent la douleur dans l'expérience toxicomane</w:t>
               </w:r>
@@ -5656,190 +5656,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques d'usage-revente de drogues dans six groupes de jeunes : analyse d'un phénomène ignoré et stratégies pour la prévention (PURDROG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission interministérielle de lutte contre les drogues et les conduites addictives (MILDECA); Institut National du Cancer (INCa) ; Prévention, Drogues &amp; Société (PREVDROG). 2016, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Téléusages. Freins et leviers à l’adoption de la télémédecine en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; TGEM; Institut du Bien Viellir. 2016, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de santé publique : population bordelaise des injecteurs et intérêt de la création d’une SCMR à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mission interministérielle de lutte contre les drogues et les conduites addictives (MILDECA); Institut National du Cancer (INCa) ; Prévention, Drogues &amp; Société (PREVDROG). 2016, pp.202</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Hospitalier Charles Perrens; Université de Bordeaux; Agence régionale de santé Aquitaine. 2016, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages détournés de médicaments psychotropes par les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
@@ -5850,162 +5955,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Milhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire français des drogues et des toxicomanies. 2016, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475766v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">halshs-02511950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prodomo » Donner l'hospitalité aux jeunes en errance</w:t>
               </w:r>
@@ -6777,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.11.007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na da Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autes-Treand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Arditi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207620982422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2020.102850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leflot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2019.1671937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Germemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Scherlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Koman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petropoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308817734474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Capelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chalifour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.9131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Milhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.414.0511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duhamel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2199-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Piquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Busquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scouppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30672-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R324GD31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2015.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.473.0063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DMT4GSWN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.173.0085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1629-6583(04)95569-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;r&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/nouveau-monde-drogues-stigmatisation-medicalisation" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousson-Gelie Florence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04390190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11686" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.11.007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na da Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autes-Treand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Arditi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207620982422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2020.102850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leflot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2019.1671937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Germemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Scherlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.9131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Koman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petropoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308817734474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Capelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chalifour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5097" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Milhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.414.0511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duhamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2199-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Piquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Busquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scouppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30672-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R324GD31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2015.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.473.0063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DMT4GSWN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.173.0085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1629-6583(04)95569-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;r&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/nouveau-monde-drogues-stigmatisation-medicalisation" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousson-Gelie Florence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04390190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11686" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gelot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>