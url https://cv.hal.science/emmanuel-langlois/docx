--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -874,265 +874,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avoiding the stigma. A qualitative study of socially included women's experiences of drug use and dealing, health services and the police in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Drug Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.102850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugpo.2020.102850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effectiveness and organizational conditions of effectiveness of telemedicine in nursing homes. A study protocol of a comparative prospective cohort (EFFORT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saillour-Glénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2055207620982422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181409v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03587092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de la télémédecine dans les EHPAD : entre contraintes organisationnelles et engagements individuels</w:t>
               </w:r>
@@ -1588,404 +1588,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avoidance and Delay of Medical Care in the Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Koman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.505-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1103308817734474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rechercher et s’approprier l’information en santé mentale sur Internet : une étude qualitative auprès d’étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chalifour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02052721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring Digital Health Use and Opinions of University Students: Field Survey Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.e65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/mhealth.9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01765899v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">halshs-02052721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux épreuves de la vie juvénile : l’usage détourné de médicaments psychotropes chez les jeunes</w:t>
               </w:r>
@@ -2056,278 +2056,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-creating and Evaluating a Web-app Mapping Real-World Health Care Services for Students: The servi-Share Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wittwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/resprot.6801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protocole of a controlled before-after evaluation of a national health information technology-based program to improve healthcare coordination and access to information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saillour-Glénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fourneyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Huiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (297), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-017-2199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01552851v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes et médicaments psychotropes. Enquête qualitative sur l’usage détourné</w:t>
               </w:r>
@@ -2850,178 +2850,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les traitements de substitution aux opiacés vus par les patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrer dans la substitution : de l'épreuve à l'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépendances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Limites actuelles de la politique drogue, 48, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799475v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00783799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
               </w:r>
@@ -4531,165 +4531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aider l'enfance en souffrance ou inventer une enfance dangereuse : les ambiguïtés de la médicalisation de l'hyperactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Enjeux des nouvelles pathologies en santé mentale", Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Légaliser le cannabis : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Terra Nova, Sciences Po Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020688v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00990892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les MSO redéfinissent la douleur dans l'expérience toxicomane</w:t>
               </w:r>
@@ -4881,345 +4881,354 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.288, 2022, Sociologia, 9782200634919</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.288, 2022, Sociologia, 9782200634919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.langl.2022.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces genrés des drogues. Parcours dans la fête, l’intimité et la réduction des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Künkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Scavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216, 2022, Documents, 9782356878519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Germes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03669706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face au cancer. Images de soi. Images du corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.216, 2022, Documents, 9782356878519</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousson-Gelie Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrault Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tikinagan, 2009, ISBN 978-2-917793-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire face au cancer. Images de soi. Images du corps.</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve du sida : pour une sociologie du sujet fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.294, 2006, Le sens social, 978-2-7535-3760-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.12420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03181165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5229,416 +5238,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un individu autonome dans un corps dépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps. L’alimentation, IEP 2024, Méthodologie et conseils pour le concours commun d’entrée en 1ère année Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.66-68, 2023, 978-2340079458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner l’hospitalité aux jeunes en errance : défis professionnels et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Kerivel; Samuel James (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutter contre les discriminations et les inégalités. Enseignements du Fonds d’expérimentation pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.164-178, 2019, 978-2-11-145884-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande sociale d’hyperactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magdalena Kohout-Diaz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous à l’école ! Bonheurs, malentendus et paradoxes de l’éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.71-79, 2018, Études sur l'éducation, 979-10-300-0224-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.37078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pub.37078⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01800269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et ville globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités, la ville : IEP 2018, concours commun d'entrée en 1re année d'IEP-Sciences Po : plus de 100 fiches pour réussir l'épreuve de questions contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.262-264, 2017, 978-2-340-02036-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01637197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éthiques du care en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulette Guinchard et Jean-François Petit (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une société de soins. Santé, travail, philosophie, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'atelier, pp.37-44, 2011, 978-2-7082-4147-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5648,881 +5657,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléusages. Freins et leviers à l’adoption de la télémédecine en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; TGEM; Institut du Bien Viellir. 2016, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'usage-revente de drogues dans six groupes de jeunes : analyse d'un phénomène ignoré et stratégies pour la prévention (PURDROG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission interministérielle de lutte contre les drogues et les conduites addictives (MILDECA); Institut National du Cancer (INCa) ; Prévention, Drogues &amp; Société (PREVDROG). 2016, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de santé publique : population bordelaise des injecteurs et intérêt de la création d’une SCMR à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; TGEM; Institut du Bien Viellir. 2016, pp.77</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Hospitalier Charles Perrens; Université de Bordeaux; Agence régionale de santé Aquitaine. 2016, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages détournés de médicaments psychotropes par les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire français des drogues et des toxicomanies. 2016, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02475766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prodomo » Donner l'hospitalité aux jeunes en errance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AP2 - N°057, Comité d’Etudes et d’Information sur la Drogue et les addictions (CEID); Ministère de la ville, de la jeunesse et des sports; Fonds d'expérimentation pour la jeunesse. 2015, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer de nouvelles organisations au service de la réinsertion des jeunes errants : le travail payé à la journée, Rapport pour la Mission Interministérielle de Lutte contre les Drogues et les Addictions (MILDECA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission interministérielle de Lutte contre les drogues et les addictions (MILDECA). 2015, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements de substitution vus par les patients : quels sont les enseignements de leur expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFDT Office Français des Drogues et Toxicomanies. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00790560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des communautés thérapeutiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission interministérielle de lutte contre la drogue et la toxicomanie (MILDT); Direction générale de la santé (DGS); Observatoire français des dro- gues et des toxicomanies (OFDT). 2013, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sociologique sur l'évolution, l'histoire et l'identité de cinq foyers de l'enfance : Assises nationales des foyers de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GEPSO; Centre Émile Durkheim; Université Bordeaux Segalen. 2011, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des communautés thérapeutiques en France. Quelle mise en oeuvre, quels résultats ? Etude prospective sur deux ans dans quatre communautés thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vérétout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire français des drogues et toxicomanies (OFDT); Mission interministérielle de lutte contre la drogue et la toxicomanie (MILDT); Direction générale de la santé (DGS). 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire du soin : Sociologie d'une action collective. Les réseaux Ville-Hôpital face aux nouveaux enjeux du sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Hospitalier Charles Perrens; Université de Bordeaux; Agence régionale de santé Aquitaine. 2016, pp.32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau VIH Gironde. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...601 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00793966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6532,105 +6541,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie substituée. L'expérience des drogues à l'ère de sa médicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04611622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6777,51 +6786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.11.007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na da Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autes-Treand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Arditi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207620982422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2020.102850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leflot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2019.1671937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Germemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Scherlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.9131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Koman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petropoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308817734474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Capelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chalifour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5097" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Milhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.414.0511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duhamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2199-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Piquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Busquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scouppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30672-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R324GD31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2015.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.473.0063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DMT4GSWN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.173.0085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1629-6583(04)95569-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;r&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/nouveau-monde-drogues-stigmatisation-medicalisation" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousson-Gelie Florence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault Marion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04390190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11686" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gelot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793966v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.11.007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457857v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na da Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autes-Treand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2020.102850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Durrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Arditi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207620982422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leflot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vanderkam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2019.1671937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Germemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Scherlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2018.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Koman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Petropoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308817734474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Capelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chalifour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.9131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Milhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.414.0511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/resprot.6801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duhamel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2199-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04355834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Piquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Busquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scouppe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30672-X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R324GD31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2015.02.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.035.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.473.0063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DMT4GSWN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.173.0085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1629-6583(04)95569-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05017115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02638102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;r&#233;tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/nouveau-monde-drogues-stigmatisation-medicalisation" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.langl.2022.02" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousson-Gelie Florence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault Marion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12420" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04390190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.37078" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11686" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04611622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>