--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -424,252 +424,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermedialidad y vanguardismo en el teatro de Ramón Gómez de la Serna</w:t>
+                <w:t xml:space="preserve">España en la revista literaria francesa Cahiers du Sud entre 1924-1936</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Intermédialités dans les arts et la littérature de l'Espagne (XXe et XXIe siècles), 35, </w:t>
+              <w:t xml:space="preserve">Studia Iberystyczne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Variedad de culturas – variedad de inerpretaciones, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ilcea.6038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12797/SI.17.2018.17.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435196v1</w:t>
+                <w:t xml:space="preserve">hal-02435055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">España en la revista literaria francesa Cahiers du Sud entre 1924-1936</w:t>
+                <w:t xml:space="preserve">José Hierro, entre ego et populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Iberystyczne </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voix d’Espagne (XXe-XXIe siècles). Résonances contemporaines de la poésie espagnole : Poèmes, poétiques et critiques, 13, pp.137-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435055v1</w:t>
+                <w:t xml:space="preserve">hal-02946731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Hierro, entre ego et populus</w:t>
+                <w:t xml:space="preserve">Intermedialidad y vanguardismo en el teatro de Ramón Gómez de la Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Intermédialités dans les arts et la littérature de l'Espagne (XXe et XXIe siècles), 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.6038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946731v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Cuáles fueron tus primeros pasos en la traducción y como llegaste a traducir poesía?</w:t>
               </w:r>
@@ -3204,217 +3204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Luis de Vilallonga, “écrivain français né à Madrid” : &amp;quot;Les ramblas finissent à la mer&amp;quot; (1953) ou une vision singulière de l’“arrière-pays” d’Espagne comme arrière-texte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier 2 : la place de la certification en langues (CLES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Enseignement de la langue dans l’hispanisme français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, Éditions et Presses Universitaires de Reims, pp. 327-334, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798719v2</w:t>
+                <w:t xml:space="preserve">hal-04393775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 2 : la place de la certification en langues (CLES)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José-Luis de Vilallonga, “écrivain français né à Madrid” : &amp;quot;Les ramblas finissent à la mer&amp;quot; (1953) ou une vision singulière de l’“arrière-pays” d’Espagne comme arrière-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Enseignement de la langue dans l’hispanisme français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intertexte et arrière-texte : les coulisses du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-150, 2011, Approches Interdisciplinaires de la Lecture, 978-2-37496-192-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393775v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman et cinéma dans &amp;quot;Mala índole&amp;quot; (1998) de Javier Marías : Elvis à Acapulco, ou Entre réel et fiction, une histoire de doubl(ur)es</w:t>
               </w:r>
@@ -3778,217 +3778,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María de Zayas vue par Juan Goytisolo : « María, c’est moi » ?</w:t>
+                <w:t xml:space="preserve">L'« intertextualité conjugale » entre les romans de Juan Goytisolo et ceux de Monique Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de la reconnaissance intertextuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-67, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
+              <w:t xml:space="preserve">, pp.29-39, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.epure.702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976749v2</w:t>
+                <w:t xml:space="preserve">hal-02976741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'« intertextualité conjugale » entre les romans de Juan Goytisolo et ceux de Monique Lange</w:t>
+                <w:t xml:space="preserve">María de Zayas vue par Juan Goytisolo : « María, c’est moi » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de la reconnaissance intertextuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-39, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
+              <w:t xml:space="preserve">, pp.51-67, 2006, Approches Interdisciplinaires de la Lecture, 9782374961880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.epure.689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976741v2</w:t>
+                <w:t xml:space="preserve">hal-02976749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4064,51 +4064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C594BE"/>
+    <w:nsid w:val="B54C2783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4295,51 +4295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-le-vagueresse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05351002X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/28166157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Vagueresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.42169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.17.2018.17.05" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi06.154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi01.29" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03512323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03041219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02949942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Baeza Soto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Castanon-Akrami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04909136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100813750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01792541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02949867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100962430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798723v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100498730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798719v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798714v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798708v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/963" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.963" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01803713v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.794" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grimh.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02976749v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/702" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.702" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02976741v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-le-vagueresse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05351002X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/28166157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Vagueresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.42169" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.17.2018.17.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi06.154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi01.29" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03512323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03041219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02949942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orsini-Saillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Baeza Soto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Castanon-Akrami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04909136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100813750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01792541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02949867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100962430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100398220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798723v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100498730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798719v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1166" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798714v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/1023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01798708v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/963" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.963" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01803713v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.794" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grimh.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02976741v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02976749v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>