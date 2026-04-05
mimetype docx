--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1366,247 +1366,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Corput sets in Z^d</w:t>
+                <w:t xml:space="preserve">Intersective polynomials and polynomial Szemeredi theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 110, pp.1-49</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 219 (1), pp.369-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182332v1</w:t>
+                <w:t xml:space="preserve">hal-00182335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersective polynomials and polynomial Szemeredi theorem</w:t>
+                <w:t xml:space="preserve">Van der Corput sets in Z^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 219 (1), pp.369-388</w:t>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110, pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182335v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexities of finite families of polynomials, Weyl systems, and constructions in combinatorial number theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825834v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Rosenblatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Wierdl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914192v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543176v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Wierdl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276738v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327604v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Bergelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leibman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017730v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bulatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barrab&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri P. Frolov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.101501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825834v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Rosenblatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Wierdl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914192v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543176v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Wierdl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276738v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327604v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Bergelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leibman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017730v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bulatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barrab&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri P. Frolov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.101501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>