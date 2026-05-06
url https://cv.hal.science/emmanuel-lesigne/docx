--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1012,286 +1012,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behavior at infinity of an integrable function</w:t>
+                <w:t xml:space="preserve">Averages on annuli of Eulidean space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 117 (2), pp.175-181</w:t>
+              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276738v3</w:t>
+                <w:t xml:space="preserve">hal-00360557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averages on annuli of Eulidean space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powers of sequences and convergence of ergodic averages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Frantzikinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Havard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Wierdl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.259-274</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.1431-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360557v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327604v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powers of sequences and convergence of ergodic averages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the behavior at infinity of an integrable function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mate Wierdl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (5), pp.1431-1456</w:t>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (2), pp.175-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327604v4</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276738v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powers of sequences and recurrence</w:t>
               </w:r>
@@ -1366,247 +1366,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersective polynomials and polynomial Szemeredi theorem</w:t>
+                <w:t xml:space="preserve">Van der Corput sets in Z^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 219 (1), pp.369-388</w:t>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110, pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182335v1</w:t>
+                <w:t xml:space="preserve">hal-00182332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Corput sets in Z^d</w:t>
+                <w:t xml:space="preserve">Intersective polynomials and polynomial Szemeredi theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 110, pp.1-49</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 219 (1), pp.369-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182332v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexities of finite families of polynomials, Weyl systems, and constructions in combinatorial number theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Bergelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Leibman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,217 +1733,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of k-recurrence but not (k+1)-recurrence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Frantzikinakis</w:t>
+                <w:t xml:space="preserve">Etude asympotique d'une marche aléatoire centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mate Wierdl</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (4), pp.839-849</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.147-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016961v1</w:t>
+                <w:t xml:space="preserve">hal-00017287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude asympotique d'une marche aléatoire centrifuge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Fouks</w:t>
+                <w:t xml:space="preserve">Sets of k-recurrence but not (k+1)-recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Frantzikinakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Peigné</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Wierdl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42, pp.147-170</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (4), pp.839-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017287v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the filtering problem for stationary random Z^2-fields</w:t>
               </w:r>
@@ -2122,235 +2122,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic points in the Cartesian powers of the Morse dynamical system</w:t>
+                <w:t xml:space="preserve">Weak disjointness of measure preserving dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mate Wierdl</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rittaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de La Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2450⟩</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (4), pp. 1173 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143385702001505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017103v1</w:t>
+                <w:t xml:space="preserve">hal-00017086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak disjointness of measure preserving dynamical systems</w:t>
+                <w:t xml:space="preserve">Generic points in the Cartesian powers of the Morse dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry de La Rue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Wierdl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23 (4), pp. 1173 - 1198. </w:t>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 131, pp.435-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0143385702001505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017086v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825834v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Rosenblatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Wierdl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914192v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543176v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Wierdl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276738v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327604v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Bergelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leibman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017730v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bulatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barrab&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri P. Frolov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.101501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825834v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Rosenblatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Wierdl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061664v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecouvey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01354100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Zoroa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernandez-Saez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zoroa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833657v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914192v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525592v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543176v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Frantzikinakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Wierdl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327604v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276738v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Bergelson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leibman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017730v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fraczek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lemanczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bulatek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barrab&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri P. Frolov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.101501" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rittaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Rue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385702001505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>