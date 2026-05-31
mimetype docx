--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -190,26821 +190,26821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Passivation of HgTe Nanocrystals Enabling EG/2 Open-Circuit Voltage and Their Coupling to Dielectric Cavity for Narrow Detection</w:t>
+                <w:t xml:space="preserve">Adjusting the Energy Levels of HgTe and InAs Nanocrystals with Alkali Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Colle</w:t>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gureghian</w:t>
+                <w:t xml:space="preserve">Majed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+                <w:t xml:space="preserve">Oleksandra Yeromina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiho Roh</w:t>
+                <w:t xml:space="preserve">Giorgia Strobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.e73019. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.73019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587452v1</w:t>
+                <w:t xml:space="preserve">hal-05430624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Inheritance of IV-VI and II-VI Semiconductors Teaches us for the Quest of Heavy Hetal-free Nanocrystals Dedicated to Infrared Detection</w:t>
+                <w:t xml:space="preserve">Infrared nanocrystals for space application: hardness to irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+                <w:t xml:space="preserve">Alexandre Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menglu Chen</w:t>
+                <w:t xml:space="preserve">Bingbing Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzheng Lan</w:t>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayaskanta Sahu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kwang Seob Jeong</w:t>
+                <w:t xml:space="preserve">Maxime Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00775⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e24191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202524191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584703v1</w:t>
+                <w:t xml:space="preserve">hal-05531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining Metastable Wurtzite HgTe for Infrared Optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InAs Nanocrystal-based Infrared Imager Operating beyond Telecom Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngsang Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kseniia Sergeeva</w:t>
+                <w:t xml:space="preserve">Hyeonjun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenii Portniagin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clement Gureghian</w:t>
+                <w:t xml:space="preserve">Seongmin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hage</w:t>
+                <w:t xml:space="preserve">Quentin Guer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (13), pp.10686-10695. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6c01515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574853v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transport in Disordered Binary Assemblies of Colloidal Metal-Halide Perovskite and Metallic Nanocrystals</w:t>
+                <w:t xml:space="preserve">What the Inheritance of IV-VI and II-VI Semiconductors Teaches us for the Quest of Heavy Hetal-free Nanocrystals Dedicated to Infrared Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Feldman</w:t>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shai Levy</w:t>
+                <w:t xml:space="preserve">Menglu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leau</w:t>
+                <w:t xml:space="preserve">Xinzheng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Barthel</w:t>
+                <w:t xml:space="preserve">Ayaskanta Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Kwang Seob Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c24016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543634v1</w:t>
+                <w:t xml:space="preserve">hal-05584703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the Energy Levels of HgTe and InAs Nanocrystals with Alkali Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surface Passivation of HgTe Nanocrystals Enabling EG/2 Open-Circuit Voltage and Their Coupling to Dielectric Cavity for Narrow Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Strobbia</w:t>
+                <w:t xml:space="preserve">Jiho Roh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e73019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.73019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430624v1</w:t>
+                <w:t xml:space="preserve">hal-05587452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared nanocrystals for space application: hardness to irradiations</w:t>
+                <w:t xml:space="preserve">Confining Metastable Wurtzite HgTe for Infrared Optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Neyret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kseniia Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenii Portniagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bingbing Xia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lebreton</w:t>
+                <w:t xml:space="preserve">Antoine Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202524191⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (13), pp.10686-10695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6c01515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531263v1</w:t>
+                <w:t xml:space="preserve">hal-05574853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs Nanocrystal-based Infrared Imager Operating beyond Telecom Wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Transport in Disordered Binary Assemblies of Colloidal Metal-Halide Perovskite and Metallic Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngsang Park</w:t>
+                <w:t xml:space="preserve">Shai Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeonjun Jeong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Cédric Leau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seongmin Park</w:t>
+                <w:t xml:space="preserve">Séverin Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guer</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c24016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578367v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasharp, Cavity Enhanced, Broadly Tunable Infrared Detection Using Colloidal Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albin Colle</w:t>
+                <w:t xml:space="preserve">Juan Barrios-Capuchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries de Pesseroey</w:t>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02212⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095026v1</w:t>
+                <w:t xml:space="preserve">hal-05126320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced absolute energy shift of the electronic spectrum in HgTe nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albin Colle</w:t>
+                <w:t xml:space="preserve">Quantum dot LEDs emitting broadband vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iännis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Schanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60336-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0308025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05440715v1</w:t>
+                <w:t xml:space="preserve">hal-05092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Operando Photoemission Imaging of the Energy Landscape from a 2D Material-Based Field-Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (9), pp.9241-9249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056892v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Infrared Emission from Silver Chalcogenide Quantum Dots through Microcavity Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329170v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic interferences sampled by a diffraction grating generate moiré fringes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guidelines for accurate evaluation of photodetectors based on emerging semiconductor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pecunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D Anthopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardalan Armin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouthinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (11), pp.1178 - 1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-025-01759-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/vykm-j974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05219796v1</w:t>
+                <w:t xml:space="preserve">hal-05371621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of Nanoscience with Nanocrystals: 2025 Edition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delia Milliron</w:t>
+                <w:t xml:space="preserve">Colloidal CsPbBr 3 Nanoplatelets at the Single-Particle Level: An Optical and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (43), pp.15525-15533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05240236v1</w:t>
+                <w:t xml:space="preserve">hal-05363488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field Distribution within a Van der Waals Heterostructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultrasharp, Cavity Enhanced, Broadly Tunable Infrared Detection Using Colloidal Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Gureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries de Pesseroey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02475⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (23), pp.9485-9491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171190v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando observation of gate defects in quantum dot-based field effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-induced absolute energy shift of the electronic spectrum in HgTe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Strobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR00767D⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (26), pp.263302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0308025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074080v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene as infrared and electron transparent electrode applied to the design of narrow band gap nanocrystal-based photodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electric Field Distribution within a Van der Waals Heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Colle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202500708⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487783v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystals Carrier Density and Its Tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
+                <w:t xml:space="preserve">Simultaneous Electronic and Thermal Signatures in Pump–Probe Spectroscopy of Semiconductor Nanocrystal Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Delbono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202400576⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091694v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz intraband absorption in HgTe nanocrystals in the linear and nonlinear regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Tignon</w:t>
+                <w:t xml:space="preserve">In situ Investigation of 1T′/1H Phase Transition in Colloidal WS₂ Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laqchaa El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0308557⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR03092G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438254v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted Thickness Dependence of Thermal Transport in Nanocrystal Supercrystals Down to the Monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic interferences sampled by a diffraction grating generate moiré fringes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Feldman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Degiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202504949⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.085420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/vykm-j974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126320v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot LEDs emitting broadband vortex beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Filloux</w:t>
+                <w:t xml:space="preserve">Prospects of Nanoscience with Nanocrystals: 2025 Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Buonsanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Roo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Milliron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60336-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05092715v1</w:t>
+                <w:t xml:space="preserve">hal-05240236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Photoemission Imaging of the Energy Landscape from a 2D Material-Based Field-Effect Transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Operando observation of gate defects in quantum dot-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c00256⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR00767D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020515v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal CsPbBr 3 Nanoplatelets at the Single-Particle Level: An Optical and Theoretical Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Graphene as infrared and electron transparent electrode applied to the design of narrow band gap nanocrystal-based photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (43), pp.15525-15533. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (21), pp.2500708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202500708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363488v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Infrared Emission from Silver Chalcogenide Quantum Dots through Microcavity Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HgTe Nanocrystals Carrier Density and Its Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Makke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Clément Gureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Shcherbakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202400576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894981v1</w:t>
+                <w:t xml:space="preserve">hal-05091694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for accurate evaluation of photodetectors based on emerging semiconductor technologies</w:t>
+                <w:t xml:space="preserve">THz intraband absorption in HgTe nanocrystals in the linear and nonlinear regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Pecunia</w:t>
+                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D Anthopoulos</w:t>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ardalan Armin</w:t>
+                <w:t xml:space="preserve">I. Abdourahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bouthinon</w:t>
+                <w:t xml:space="preserve">D. Gacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Caironi</w:t>
+                <w:t xml:space="preserve">J. Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (11), pp.1178 - 1188. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41566-025-01759-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0308557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371621v1</w:t>
+                <w:t xml:space="preserve">hal-05438254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Coupling of III-V Quantum Dots to Photonic Structures to Shape Their Emission Diagram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
+                <w:t xml:space="preserve">Hole Relaxation Bottlenecks in CdSe/CdTe/CdSe Lateral Heterostructures Lead to Bicolor Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchuan Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Climente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202401601⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715223v1</w:t>
+                <w:t xml:space="preserve">hal-04620457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning electronic properties of II-VI and III-V narrow band gap nanocrystals through exposure to alkali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">The Electronic Impact of Light-Induced Degradation in CsPbBr3 Perovskite Nanocrystals at Gold Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmat Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Giangrisostomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (14), pp.3721-3727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814232v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on Printable Electronic Materials for Next-Generation Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerwin Gelinck</w:t>
+                <w:t xml:space="preserve">Colloidal Quantum Dots Thin Films: A Theoretical Insight Into Optical Efficiency for Optoelectronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad36ff⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3517595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519067v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop Blaming Hopping Conduction in Nanocrystal Arrays, Use it for Active Photonics!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Ultrafast Electron Dynamics in Coupled and Uncoupled HgTe Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202301463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.12485-12493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390452v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] The Rise of HgTe Colloidal Quantum Dots for Infrared Optoelectronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Advancing the Coupling of III-V Quantum Dots to Photonic Structures to Shape Their Emission Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Yeromina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ge Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202405307⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2401601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202401601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04715200v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Imaging using thermally stable HgTe/CdS nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+                <w:t xml:space="preserve">Tuning electronic properties of II-VI and III-V narrow band gap nanocrystals through exposure to alkali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Bahmani Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guncem Ozgun Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00907⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565623v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
+                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (45), pp.30871-30882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565598v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Thick Hg x Cd 1– x Se Nanoplatelets by Cation Exchange Catalyzed by Silver Ions, Showing Amplified Spontaneous Emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Barrios-Capuchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00610⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582968v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Confinement in 2D Nanoplatelets: A Strategy to Expand the Colloidal Quantum Engineering Toolbox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+                <w:t xml:space="preserve">Roadmap on Printable Electronic Materials for Next-Generation Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pecunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ollearo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerwin Gelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400555⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad36ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620448v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Stop Blaming Hopping Conduction in Nanocrystal Arrays, Use it for Active Photonics!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ye Mou</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.2301463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202301463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752019v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Curti</w:t>
+                <w:t xml:space="preserve">[Review] The Rise of HgTe Colloidal Quantum Dots for Infrared Optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenii Portniagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.2405307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202405307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04789239v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Infrared Imaging using thermally stable HgTe/CdS nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (16), pp.5039-5046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826476v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission Insight on Narrow Band Gap PbS Quantum Dots Relevant for Infrared Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Design Rules for Efficient Metallic Mid Infrared Transparent Electrode Dedicated to Nanocrystal-based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07499⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.1928-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439230v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Investigation of Nanocrystal based Device Energy Landscape: Seeing the Current Pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Thick Hg x Cd 1– x Se Nanoplatelets by Cation Exchange Catalyzed by Silver Ions, Showing Amplified Spontaneous Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-024-6622-5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583239v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the infrared luminescence of colloidal nanocrystals using a dielectric microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+                <w:t xml:space="preserve">Lateral Confinement in 2D Nanoplatelets: A Strategy to Expand the Colloidal Quantum Engineering Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403532⟩</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541939v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Quasi-Invariant Photocarrier Lifetimes in PbS Nanocrystal Assemblies Coupled to Resonant and Nonresonant Arrays of Optical Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic algorithm driven optimization of a guided mode resonator coupled to an infrared nanocrystal film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puyuan He</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Filloux</w:t>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01232⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546466v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of NIR/SWIR Absorbing InSb Nanocrystals Using Indium(I) Halide and Aminostibine Precursors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksandra Yeromina</w:t>
+                <w:t xml:space="preserve">Photoemission Insight on Narrow Band Gap PbS Quantum Dots Relevant for Infrared Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607547v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electronic Impact of Light-Induced Degradation in CsPbBr3 Perovskite Nanocrystals at Gold Interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+                <w:t xml:space="preserve">Operando Investigation of Nanocrystal based Device Energy Landscape: Seeing the Current Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00139⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.10376-10385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-024-6622-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624467v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Quantum Dots Thin Films: A Theoretical Insight Into Optical Efficiency for Optoelectronic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+                <w:t xml:space="preserve">Shaping the infrared luminescence of colloidal nanocrystals using a dielectric microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3517595⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878591v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Dynamics in Coupled and Uncoupled HgTe Quantum Dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Quasi-Invariant Photocarrier Lifetimes in PbS Nanocrystal Assemblies Coupled to Resonant and Nonresonant Arrays of Optical Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khalili</w:t>
+                <w:t xml:space="preserve">Puyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Caillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02482⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839666v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Relaxation Bottlenecks in CdSe/CdTe/CdSe Lateral Heterostructures Lead to Bicolor Emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of NIR/SWIR Absorbing InSb Nanocrystals Using Indium(I) Halide and Aminostibine Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Climente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+                <w:t xml:space="preserve">Yongju Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Yeromina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.2403912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620457v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Focal Plane Array Based on HgTe Nanocrystals with Photovoltaic Operation in the Short-Wave Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.051108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0157348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958864v1</w:t>
+                <w:t xml:space="preserve">hal-04183457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-activated polarization of single photon emitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocrystal-based active photonics device through spatial design of light-matter coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169487⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp. 2528-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304836v1</w:t>
+                <w:t xml:space="preserve">hal-03710652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+                <w:t xml:space="preserve">Visible and Infrared Nanocrystal-based Light Modulator with CMOS Compatible Bias Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (5), pp.1601-1607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087118v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Energy Landscape from a Nanocrystal-Based Field Effect Transistor under Operation using Nanobeam Photoemission Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-activated polarization of single photon emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.1363-1370. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954965v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside a nanocrystal-based photodiode using photoemission microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias reconfigurable photoresponse of an infrared nanocrystal film integrated into a coupled Fabry-Perot resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR00999H⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1601-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092659v1</w:t>
+                <w:t xml:space="preserve">hal-04087118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the surface chemistry of 2D nanoplatelets on cation exchange</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Mapping the Energy Landscape from a Nanocrystal-Based Field Effect Transistor under Operation using Nanobeam Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1363-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283595v1</w:t>
+                <w:t xml:space="preserve">hal-03954965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry Nobel Prize Celebrates Colloidal Quantum Dots: Highly-Engineered, Spectrally Pure Light</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inside a nanocrystal-based photodiode using photoemission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202212218⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR00999H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318835v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(INVITED) Roadmap on perovskite nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shumin Xiao</w:t>
+                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100214⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (18), pp.8385-8826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955636v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mid-wave Infrared sensitized InGaAs using Intraband Transition in Doped Colloidal II-VI Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (9), pp.094702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030632v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresonant Grating to Replace Transparent Conductive Oxide Electrode for Bias Selected Filtering of Infrared Photoresponse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Phonon modes and exciton-phonon interactions in CsPbCl3 single nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02306⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.115713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2023.115713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208735v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-wave Infrared sensitized InGaAs using Intraband Transition in Doped Colloidal II-VI Nanocrystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Impact of the surface chemistry of 2D nanoplatelets on cation exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0141328⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009888v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon modes and exciton-phonon interactions in CsPbCl3 single nanocrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry Nobel Prize Celebrates Colloidal Quantum Dots: Highly-Engineered, Spectrally Pure Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Steckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2023.115713⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.18-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202212218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073363v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Avila</w:t>
+                <w:t xml:space="preserve">(INVITED) Roadmap on perovskite nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Soci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cortecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca0f6⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265051v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence and Plasmon-Assisted Directional Photoluminescence from 2D HgTe Nanoplatelets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Lithium-Ion Glass Gating of HgTe Nanocrystal Film with Designed Light-Matter Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04126⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171375v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wafer scale ferroelectric domains of LiNbO3 to form permanent planar p – n junction in narrow band gap nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankita Ram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">José Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0183277⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (7), pp.075705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca0f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361600v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+                <w:t xml:space="preserve">Electroluminescence and Plasmon-Assisted Directional Photoluminescence from 2D HgTe Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9abe⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (30), pp.14847-14855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864963v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mapping of the vectorial electric field within a nanocrystal-based focal plane array using photoemission microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using wafer scale ferroelectric domains of LiNbO3 to form permanent planar p – n junction in narrow band gap nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satakshi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00609⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0183277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172822v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Ferroelectric to colloidal Nanocrystals as a Generic Strategy to Engineer the Carrier Density Landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+                <w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Velez-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Matzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2300846, </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.045702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202300846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9abe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097395v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient THz generation from low-temperature-grown GaAs photoconductive antennas driven by Yb-doped fiber amplifier at 200 kHz repetition rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">In situ mapping of the vectorial electric field within a nanocrystal-based focal plane array using photoemission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0179419⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (8), pp.4377-4384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554859v1</w:t>
+                <w:t xml:space="preserve">hal-04172822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Coupling Ferroelectric to colloidal Nanocrystals as a Generic Strategy to Engineer the Carrier Density Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Khalili</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2300846, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202300846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183459v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Fine Structure of CsPbCl 3 Nanocrystals: An Interplay of Electron–Hole Exchange Interaction, Crystal Structure, Shape Anisotropy, and Dielectric Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ghribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silbé Majrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the color palette of bicolor-emitting nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lehouelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3NR03235C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vincent</w:t>
+                <w:t xml:space="preserve">Plasmon-assisted directional infrared photoluminescence of HgTe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.2300863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169002v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Suitable choice of Metal for HgTe Nanocrystal-based Photodiode: to Amalgam or not to Amalgam</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling HgTe Complex Optical Index from Bulk to Nanocrystal Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127 (25), pp.12218-12225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01603⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.13789-13799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127518v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Plane Array Based on HgTe Nanocrystals with Photovoltaic Operation in the Short-Wave Infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">On the Suitable choice of Metal for HgTe Nanocrystal-based Photodiode: to Amalgam or not to Amalgam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Mastrippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (25), pp.12218-12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183457v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystal-based active photonics device through spatial design of light-matter coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">Efficient THz generation from low-temperature-grown GaAs photoconductive antennas driven by Yb-doped fiber amplifier at 200 kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp. 2528-2535. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0179419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710652v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent THz wave emission from HgTe quantum dots</w:t>
+                <w:t xml:space="preserve">Electroluminescence from Nanocrystals above 2 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Apretna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
+                <w:t xml:space="preserve">Mateusz Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Carosella</w:t>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0134396⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-021-00902-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941198v1</w:t>
+                <w:t xml:space="preserve">hal-03478275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow band gap nanocrystals for infrared cost-effective optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Optical Materials, 116, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865011v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Index of PbS Nanocrystal Thin Film and their Use for Short Wave Infrared Sensor Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.2711 - 2721. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5859-5868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR07770H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539861v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent THz wave emission from HgTe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Weis</w:t>
+                <w:t xml:space="preserve">Thibault Apretna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (25), pp.251101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564753v1</w:t>
+                <w:t xml:space="preserve">hal-03941198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Complex Optical Index of PbS Nanocrystal Thin Film and their Use for Short Wave Infrared Sensor Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.2711 - 2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07770H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03549261v1</w:t>
+                <w:t xml:space="preserve">hal-03539861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sharif Shahini</w:t>
+                <w:t xml:space="preserve">Guided mode resonator coupled with nanocrystal intraband absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gwénaël Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.985-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713553v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755010v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Bradley Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin Hubley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pierini</w:t>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861768v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral Helices Formation by Self-Assembled Molecules on Semiconductor Flexible Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sciacca</w:t>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Ryan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.acsnano.1c09982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634314v1</w:t>
+                <w:t xml:space="preserve">hal-03553850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Helices Formation by Self-Assembled Molecules on Semiconductor Flexible Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">Colloidal II–VI—Epitaxial III–V heterostructure: A strategy to expand InGaAs spectral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09982⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0076708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553850v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystal-Based Photodiode for Extended Short-Wave Infrared Sensing with Optimized Electron Extraction and Injection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+                <w:t xml:space="preserve">Unique orientation of 1D and 2D nanoparticle assemblies confined in smectic topological defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Shahini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02103⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (25), pp.4792-4802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm00376g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694576v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductive focal plane array based on HgTe quantum dots for fast and costeffective short-wave infrared imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+                <w:t xml:space="preserve">Critical Role of Water on the Synthesis and Gelling of γ-In 2 S 3 Nanoribbons with a Giant Aspect Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Darson</w:t>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Parahyba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Hubley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR01313D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (20), pp.9270-9281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694583v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Extended Short-Wave Photodiode based on CdSe/HgTe/Ag2Te Stack with High Internal Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (32), pp.13720-13728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894085v1</w:t>
+                <w:t xml:space="preserve">hal-03755010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Absorption in Arrays of Metallic Nanoparticles: A Powerful Tool for Quantum Dot Optoelectronics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HgTe Nanocrystal-Based Photodiode for Extended Short-Wave Infrared Sensing with Optimized Electron Extraction and Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.8602-8611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c02103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03602613v2</w:t>
+                <w:t xml:space="preserve">hal-03694576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz Resonator Applied to Nanocrystal-Based Infrared Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Photoconductive focal plane array based on HgTe quantum dots for fast and costeffective short-wave infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Parahyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02769⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (26), pp.9359-9368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR01313D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795852v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband enhancement of mid-wave infrared absorption in a multi resonant nanocrystal-based device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A Material Perspective on HgTe Nanocrystal-based Short Wave Infrared Focal Plane Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.10964-10972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202200297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03621179v2</w:t>
+                <w:t xml:space="preserve">hal-03894085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vanishing Confinement Regime in THz HgTe Nanocrystals Studied Under Extreme Conditions of Temperature and Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Capitani</w:t>
+                <w:t xml:space="preserve">Anomalous Absorption in Arrays of Metallic Nanoparticles: A Powerful Tool for Quantum Dot Optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Caillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scimeca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphan Suffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Degiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01636⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.2155-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737454v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-crowned 2D semiconductor nanoplatelets with bicolor power-tunable emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lina Makke</w:t>
+                <w:t xml:space="preserve">Helmholtz Resonator Applied to Nanocrystal-Based Infrared Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32713-2⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.22, pp.8779−8785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765139v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence from Nanocrystals above 2 µm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Broadband enhancement of mid-wave infrared absorption in a multi resonant nanocrystal-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.38-44. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2200297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41566-021-00902-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478275v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Vanishing Confinement Regime in THz HgTe Nanocrystals Studied Under Extreme Conditions of Temperature and Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (15), pp.5859-5868. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.6919-6926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674688v1</w:t>
+                <w:t xml:space="preserve">hal-03737454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band gap nanocrystals for infrared cost-effective optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double-crowned 2D semiconductor nanoplatelets with bicolor power-tunable emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Optical Materials, 116, pp.54-57. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202211654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32713-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874556v1</w:t>
+                <w:t xml:space="preserve">hal-03765139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Seeded growth of HgTe nanocrystals for shape control and their use in narrow infrared electroluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227064v1</w:t>
+                <w:t xml:space="preserve">hal-03168405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Chalcogenide Quantum Dots: Material Perspective for Device Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Bias Tunable Spectral Response of Nanocrystal Array in a Plasmonic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanko Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c01120⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.6671-6677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155744v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Spin Dynamics of Electrons and Holes in CsPbBr 3 Colloidal Nanocrystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360866v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+                <w:t xml:space="preserve">Mercury Chalcogenide Quantum Dots: Material Perspective for Device Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c01120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450806v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Gate Photodiode based on Graphene-HgTe Heterostructure with few ns Photoresponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Complex Optical Index of HgTe Nanocrystal Infrared Thin Films and Its Use for Short Wave Infrared Photodiode Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00442⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2002066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202002066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418189v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating structure and detection properties in HgTe nanocrystal films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04346⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220006v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Gating of Narrow Band-Gap Nanocrystal Arrays with Enhanced Light Matter Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Coherent Spin Dynamics of Electrons and Holes in CsPbBr 3 Colloidal Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp S Grigoryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
+                <w:t xml:space="preserve">Vasilii V Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmitri R Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01464⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102784v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of CdE (E: S, Se, and Te) Nanoplatelets to Reach Thicker Nanoplatelets and Homostructures with Confinement-Induced Intraparticle Type I Energy Level Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moghaddam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+                <w:t xml:space="preserve">Hela Almabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c10336⟩</w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117326v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Index of HgTe Nanocrystal Infrared Thin Films and Its Use for Short Wave Infrared Photodiode Design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Split Gate Photodiode based on Graphene-HgTe Heterostructure with few ns Photoresponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Konstantinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202002066⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161581v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Khalil</w:t>
+                <w:t xml:space="preserve">Correlating structure and detection properties in HgTe nanocrystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.4145-4151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321708v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Two Regimes of Carrier Thermalization in PbS Nanocrystal Assemblies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferroelectric Gating of Narrow Band-Gap Nanocrystal Arrays with Enhanced Light Matter Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vale Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.5123-5131. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233881v2</w:t>
+                <w:t xml:space="preserve">hal-03102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few picosecond dynamics of intraband transitions in THz HgTe nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Modification of CdE (E: S, Se, and Te) Nanoplatelets to Reach Thicker Nanoplatelets and Homostructures with Confinement-Induced Intraparticle Type I Energy Level Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">Nicolas Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2021-0249⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c10336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321709v1</w:t>
+                <w:t xml:space="preserve">hal-03117326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized cation exchange for mercury chalcogenides 2D nanoplatelets and its application for alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lina Makke</w:t>
+                <w:t xml:space="preserve">Few picosecond dynamics of intraband transitions in THz HgTe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Apretna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2753-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2021-0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c02951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03457412v1</w:t>
+                <w:t xml:space="preserve">hal-03321709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the spontaneous emission of extended incoherent sources into composite radial vector beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Identification of Two Regimes of Carrier Thermalization in PbS Nanocrystal Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Caillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Suffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloyse Degiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0065486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.5123-5131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412641v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Infrared LED and its use in an all-HgTe Nanocrystal-based active imaging setup</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Optimized cation exchange for mercury chalcogenides 2D nanoplatelets and its application for alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tung Dang</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Planelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c02951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202101755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478269v1</w:t>
+                <w:t xml:space="preserve">hal-03457412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photoconduction at the diffusion length limit in HgTe nanocrystal arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+                <w:t xml:space="preserve">Shaping the spontaneous emission of extended incoherent sources into composite radial vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Schanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Suffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Prado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Degiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0065486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21959-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03174530v1</w:t>
+                <w:t xml:space="preserve">hal-03412641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeded growth of HgTe nanocrystals for shape control and their use in narrow infrared electroluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Optimized Infrared LED and its use in an all-HgTe Nanocrystal-based active imaging setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202101755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03168405v1</w:t>
+                <w:t xml:space="preserve">hal-03478269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Tunable Spectral Response of Nanocrystal Array in a Plasmonic Cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanko Todorov</w:t>
+                <w:t xml:space="preserve">Infrared photoconduction at the diffusion length limit in HgTe nanocrystal arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Sirtori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Hicham Majjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.6671-6677. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21959-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321716v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanoplatelet-based light emitting diode and its use for all-nanocrystal LiFi-like communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Designing photovoltaic Devices using HgTe Nanocrystals for Short and Mid Wave Infrared Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c05264⟩</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543986v1</w:t>
+                <w:t xml:space="preserve">hal-02267958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">A nanoplatelet-based light emitting diode and its use for all-nanocrystal LiFi-like communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Junling Qu</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c05264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514168v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Band Structure of FAPI Quantum Dot Film and Its Interfaces with Electron and Hole Transport Layer Using Time Resolved Photoemission</w:t>
+                <w:t xml:space="preserve">Investigation of charge transport properties of [1]Benzothieno[3,2-b][1]-benzothiophene single-crystals in field-effect transistor configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+                <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Xiaolu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10946⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.105605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514171v1</w:t>
+                <w:t xml:space="preserve">hal-02450526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Emission of Vector Vortex Beams</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electroluminescence from HgTe Nanocrystals and its Use for Active Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064077⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c02557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111873v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of charge transport properties of [1]Benzothieno[3,2-b][1]-benzothiophene single-crystals in field-effect transistor configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">The Strong Confinement Regime in HgTe Two-Dimensional Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
+                <w:t xml:space="preserve">Charlie Greboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.105605. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c07533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450526v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence from HgTe Nanocrystals and its Use for Active Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c02557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899117v1</w:t>
+                <w:t xml:space="preserve">hal-02514168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strong Confinement Regime in HgTe Two-Dimensional Nanoplatelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Band Structure of FAPI Quantum Dot Film and Its Interfaces with Electron and Hole Transport Layer Using Time Resolved Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Greboval</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.3873-3880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c07533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948654v1</w:t>
+                <w:t xml:space="preserve">hal-02514171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing absorption of perovskite nanocrystals into the infrared</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Emission of Vector Vortex Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Schanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Suffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloyse Degiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.064077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.064077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542043v1</w:t>
+                <w:t xml:space="preserve">hal-03111873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Photoemission to Unveil Electronic Coupling Between Absorbing and Transport Layers in a Quantum Dot Based Solar Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Pushing absorption of perovskite nanocrystals into the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Nguétchuissi Noumbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.3999-4006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947246v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Time Resolved Photoemission to Unveil Electronic Coupling Between Absorbing and Transport Layers in a Quantum Dot Based Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Greboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615835v1</w:t>
+                <w:t xml:space="preserve">hal-02947246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic transitions in few layers of isotopically pure hexagonal boron nitride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Henck</w:t>
+                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.115141⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946710v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic shape of CsPbBr 3 colloidal nanocrystals: from 1D to 2D confinement effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
+                <w:t xml:space="preserve">Structural and electronic transitions in few layers of isotopically pure hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR03901B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.115141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938698v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Anisotropic shape of CsPbBr 3 colloidal nanocrystals: from 1D to 2D confinement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR03901B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490728v1</w:t>
+                <w:t xml:space="preserve">hal-02938698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Interactions Between Topological Defects and Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syou-P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450544v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable 2D/0D p-n Graphene/HgTe Nanocrystal Heterostructure for Infrared Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Nguétchuissi Noumbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.4567 - 4576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.0c00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Tunable Vertical Geometry Phototransistor based on Infrared HgTe Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Nguétchuissi Noumbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (25), pp.251104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0032622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing photovoltaic Devices using HgTe Nanocrystals for Short and Mid Wave Infrared Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">From Chains to Monolayers : Nanoparticle Assembly Driven by Smectic Topological Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syou P'Heng Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missaoui Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1598-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201900449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267958v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystals for SWIR Detection and their Integration up to Focal Plane Array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Doping as a strategy to tune color of 2D colloidal nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b09954⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.10128-10134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b18650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272333v1</w:t>
+                <w:t xml:space="preserve">hal-02030568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azobenzene as Light-Activable Carrier Density Switches in Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08597⟩</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314917v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide Ligands to Release Strain in Cadmium Chalcogenide Nanoplatelets and Achieve High Brightness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b09794⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099454v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Glass–Gated 2D Material–Based Phototransistor: MoSe 2 over LaF 3 as Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">HgTe Nanocrystals for SWIR Detection and their Integration up to Focal Plane Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Doudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201902723⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b09954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272351v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pressure on Interband and Intraband Transition of Mercury Chalcogenides Quantum Dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">A colloidal quantum dot infrared photodetector and its use for intraband detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01695⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10170-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120607v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Orbit induced phase-shift in Bi2Se3 Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-08022-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colloidal quantum dot infrared photodetector and its use for intraband detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Azobenzene as Light-Activable Carrier Density Switches in Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junling Qu</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10170-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124021v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong interlayer hybridization in the aligned SnS2/WSe2 hetero-bilayer structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Halide Ligands to Release Strain in Cadmium Chalcogenide Nanoplatelets and Achieve High Brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41699-019-0109-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b09794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451132v2</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a narrow band gap phase in 1T′ WS 2 nanosheet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ionic Glass–Gated 2D Material–Based Phototransistor: MoSe 2 over LaF 3 as Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Nguétchuissi Noumbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brulé Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Doudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5091997⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (33), pp.1902723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201902723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267954v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Unity Absorption in Nanocrystal Based Short Wave Infrared Photodetectors using Guided Mode Resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Effect of Pressure on Interband and Intraband Transition of Mercury Chalcogenides Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02281355v1</w:t>
+                <w:t xml:space="preserve">hal-02120607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Strong interlayer hybridization in the aligned SnS2/WSe2 hetero-bilayer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-019-0109-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043472v1</w:t>
+                <w:t xml:space="preserve">hal-03451132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic coupling in the F4-TCNQ/single-layer GaSe heterostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evidence for a narrow band gap phase in 1T′ WS 2 nanosheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (8), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (3), pp.032102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.3.084002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451065v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of methyl-terminated germanane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Near Unity Absorption in Nanocrystal Based Short Wave Infrared Photodetectors using Guided Mode Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5111011⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267953v1</w:t>
+                <w:t xml:space="preserve">hal-02281355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Colloidal Quantum Dot based Solar Cell for Near-Infrared Active Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01542⟩</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382848v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic properties of methyl-terminated germanane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1900348. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (5), pp.052106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5111011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134751v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Potential of Colloidal Quantum Dot based Solar Cell for Near-Infrared Active Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122049v1</w:t>
+                <w:t xml:space="preserve">hal-02382848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">HgTe Nanocrystal Inks for Extended Short‐Wave Infrared Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1900348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201900348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001779v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping as a strategy to tune color of 2D colloidal nanoplatelets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Electronic coupling in the F4-TCNQ/single-layer GaSe heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (10), pp.10128-10134. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b18650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.3.084002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02030568v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Short Wave Infrared Devices Based on HgTe Nanocrystals with Air Stable Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.14979-14985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849301v1</w:t>
+                <w:t xml:space="preserve">hal-01811285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled HgSe colloidal quantum wells through a tunable barrier: a strategy to uncouple optical and transport band gap</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Intraband Mid-Infrared Transitions in Ag 2 Se Nanocrystals: Potential and Limitations for Hgfree Low Cost Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797591v1</w:t>
+                <w:t xml:space="preserve">hal-01849301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (14), pp.6393 - 6401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908222v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefunction engineering in HgSe/HgTe colloidal heterostructures to enhance mid infrared photoconductive properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Marcel Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (7), pp.072104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807510v1</w:t>
+                <w:t xml:space="preserve">hal-01736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">HgTe, the Most Tunable Colloidal Material: from the Strong Confinement Regime to THz Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908221v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgTe, the Most Tunable Colloidal Material: from the Strong Confinement Regime to THz Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Strategy to overcome recombination limited photocurrent generation in CsPbX 3 nanocrystal arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasim J Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2018.409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.113503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782488v1</w:t>
+                <w:t xml:space="preserve">hal-01736970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-phonon coupling in a CsPbBr 3 single nanocrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Coupled HgSe colloidal quantum wells through a tunable barrier: a strategy to uncouple optical and transport band gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736974v1</w:t>
+                <w:t xml:space="preserve">hal-01797591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure of excitons and electron–hole exchange energy in polymorphic CsPbBr 3 single nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR09334A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772283v1</w:t>
+                <w:t xml:space="preserve">hal-01908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to overcome recombination limited photocurrent generation in CsPbX 3 nanocrystal arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Wavefunction engineering in HgSe/HgTe colloidal heterostructures to enhance mid infrared photoconductive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009432⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b01861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736970v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure robustness and design rules for 2D colloidal heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Design of Unipolar Barrier for Nanocrystal Based Short Wave Infrared Photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Manikrao Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.035701. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5003289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707928v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of intraband transitions in colloidal nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Electronic structure robustness and design rules for 2D colloidal heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.1174. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.035701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.8.001174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5003289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764909v1</w:t>
+                <w:t xml:space="preserve">hal-01707928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Edge Dynamics and Multiexciton Generation in Narrow Band Gap HgTe Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Emergence of intraband transitions in colloidal nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (14), pp.11880-11887. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.8.001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764928v1</w:t>
+                <w:t xml:space="preserve">hal-01764909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence band inversion and spin-orbit effects in the electronic structure of monolayer GaSe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+                <w:t xml:space="preserve">Band Edge Dynamics and Multiexciton Generation in Narrow Band Gap HgTe Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115405⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (14), pp.11880-11887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889413v1</w:t>
+                <w:t xml:space="preserve">hal-01764928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz HgTe Nanocrystals: Beyond Confinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Portalès</w:t>
+                <w:t xml:space="preserve">Valence band inversion and spin-orbit effects in the electronic structure of monolayer GaSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Zólyomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b02039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764916v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic band structure of Two-Dimensional WS 2 /Graphene van der Waals Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Laourine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Reale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (15), pp.155421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Map for Nanocrystal based Infrared Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2018.00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Wave Infrared Devices Based on HgTe Nanocrystals with Air Stable Performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+                <w:t xml:space="preserve">Terahertz HgTe Nanocrystals: Beyond Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amardeep Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Portalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (26), pp.14979-14985. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (15), pp.5033-5036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b02039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811285v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.859-865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24816 - 24823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668080v1</w:t>
+                <w:t xml:space="preserve">hal-01668079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541341v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Probing Charge Carrier Dynamics to Unveil the Role of Surface Ligands in HgTe Narrow Band Gap Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amardeep Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.859-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b09972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597949v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in a Single Self-Doped Nanocrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b07898⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4067-4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438657v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4980065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progresses in Mid Infrared Nanocrystal based Optoelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transport in a Single Self-Doped Nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Zimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2690838⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.1222-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b07898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508748v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated blinking of fluorescent emitters mediated by single plasmons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchet</w:t>
+                <w:t xml:space="preserve">Recent Progresses in Mid Infrared Nanocrystal based Optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lhuillier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.033828⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.6000208 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2690838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509771v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of (Sb;Bi) 2 Te 3 colloidal heterostructured nanoplates down to the single particle level OPEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Correlated blinking of fluorescent emitters mediated by single plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gulinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09903-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.033828 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.033828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578455v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface dipole and band bending in the hybrid p − n heterojunction Mo S 2 / GaN ( 0001 )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl H. Naylor</w:t>
+                <w:t xml:space="preserve">Electronic properties of (Sb;Bi) 2 Te 3 colloidal heterostructured nanoplates down to the single particle level OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasim J Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (11), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9647 - 9647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09903-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668118v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively charged and dark excitons in CsPbBr3 perovskite nanocrystals revealed by high magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface dipole and band bending in the hybrid p − n heterojunction Mo S 2 / GaN ( 0001 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Canneson</w:t>
+                <w:t xml:space="preserve">Olivia Zill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena V. Shornikova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anatolie Mitioglu</w:t>
+                <w:t xml:space="preserve">Carl H. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02827⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.115312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578005v1</w:t>
+                <w:t xml:space="preserve">hal-01668118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+                <w:t xml:space="preserve">Negatively charged and dark excitons in CsPbBr3 perovskite nanocrystals revealed by high magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Shornikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri R. Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Tobias Rogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Anatolie Mitioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (44), pp.24816 - 24823. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (10), pp.6177-6183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668079v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolytic phototransistor based on graphene-MoS 2 van der Waals p-n heterojunction with tunable photoresponse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes in lung transplantation following Allogeneic Stem-Cell transplantation: A pan-european experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Avila</w:t>
+                <w:t xml:space="preserve">M. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Riise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iversen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hammainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4962551⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4, S), pp.S170-S171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2016.01.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438654v1</w:t>
+                <w:t xml:space="preserve">hal-01459409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Encapsulation of CdSe/CdS Quantum Dots in an Inorganic Matrix by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b07367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (23), pp.12351-12361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438659v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransport in colloidal nanoplatelets array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two-Dimensional Colloidal Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nasilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510165⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (18), pp.10934 - 10982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01473612v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Charge Transfer in all 2D Graphene-Nanoplatelets Heterostructure Photodetectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrolytic phototransistor based on graphene-MoS 2 van der Waals p-n heterojunction with tunable photoresponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl H. Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Aubin</w:t>
+                <w:t xml:space="preserve">Jose Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24909⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (11), pp.113103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438636v1</w:t>
+                <w:t xml:space="preserve">hal-01438654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Photodetection Based on Colloidal Quantum-Dot Films with High Mobility and Optical Absorption up to THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nondestructive Encapsulation of CdSe/CdS Quantum Dots in an Inorganic Matrix by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Baronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04616⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (34), pp.22361 - 22368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b07367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418828v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area molybdenum disulphide-epitaxial graphene vertical Van der Waals heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carl H. Naylor</w:t>
+                <w:t xml:space="preserve">Phototransport in colloidal nanoplatelets array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haikel Sediri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.26656. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7-9), pp.526 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep26656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334160v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Functionalization of CdSe 2D Nanoplatelets and Its Impact on Electronic Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering the Charge Transfer in all 2D Graphene-Nanoplatelets Heterostructure Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guillemot</w:t>
+                <w:t xml:space="preserve">A. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">X. Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02101⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.24909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347065v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Colloidal Nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Infrared Photodetection Based on Colloidal Quantum-Dot Films with High Mobility and Optical Absorption up to THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scarafagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00164⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.1282-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419586v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van der Waals Epitaxy of GaSe/Graphene Heterostructure: Electronic and Interfacial Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+                <w:t xml:space="preserve">Large area molybdenum disulphide-epitaxial graphene vertical Van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl H. Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05521⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.26656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418832v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Control of Doping in Self-Doped Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+                <w:t xml:space="preserve">van der Waals Epitaxy of GaSe/Graphene Heterostructure: Electronic and Interfacial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b09530⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.9679-9686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438644v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Confined HgTe 2D Nanoplatelets as Narrow Near-Infrared Emitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Surface Control of Doping in Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04429⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (40), pp.27122 - 27128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b09530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420371v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in lung transplantation following Allogeneic Stem-Cell transplantation: A pan-european experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Hammainen</w:t>
+                <w:t xml:space="preserve">Strongly Confined HgTe 2D Nanoplatelets as Narrow Near-Infrared Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (4, S), pp.S170-S171. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (33), pp.10496 - 10501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healun.2016.01.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459409v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the n- and p-Type Electrolytic Charging of Colloidal Nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of electron-phonon interactions on the electron tunneling spectrum of PbS quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Q Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Castaing</w:t>
+                <w:t xml:space="preserve">A Mottaghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B05296⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.41403 - 41403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476148v1</w:t>
+                <w:t xml:space="preserve">hal-01438653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocorrelation Analysis for the Unbiased Determination of Power-Law Exponents in Single-Quantum-Dot Blinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.T. Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cajgfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.886-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn506598t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01128805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Colloidal Metal Chalcogenides Semiconductors: Synthesis, Spectroscopy, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (1), pp.22 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ar500326c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplatelets Bridging a Nanotrench: A New Architecture for Photodetectors with Increased Sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigating the n- and p-Type Electrolytic Charging of Colloidal Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Doudin</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 119 (n° 38), pp. 21795-21799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B05296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl504414g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438576v1</w:t>
+                <w:t xml:space="preserve">hal-01476148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electron-phonon interactions on the electron tunneling spectrum of PbS quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nanoplatelets Bridging a Nanotrench: A New Architecture for Photodetectors with Increased Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Ulysse</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Doudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.41403 - 41403. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp.1736 - 1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl504414g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438653v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/f noise in semiconductor and metal nanocrystal solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrolyte-Gated Colloidal Nanoplatelets-Based Phototransistor and Its Use for Bicolor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+                <w:t xml:space="preserve">Herve Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115, pp.154309 - 104302. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.2715 - 2719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl5006383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438630v1</w:t>
+                <w:t xml:space="preserve">hal-01438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte-Gated Field Effect Transistor to Probe the Surface Defects and Morphology in Films of Thick CdSe Colloidal Nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">1/f noise in semiconductor and metal nanocrystal solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn500538n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.154309 - 104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438569v1</w:t>
+                <w:t xml:space="preserve">hal-01438630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrophoretic Deposition of CdSe Nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrolyte-Gated Field Effect Transistor to Probe the Surface Defects and Morphology in Films of Thick CdSe Colloidal Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.3813 - 3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500538n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm501713s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438634v1</w:t>
+                <w:t xml:space="preserve">hal-01438569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte-Gated Colloidal Nanoplatelets-Based Phototransistor and Its Use for Bicolor Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Selective Electrophoretic Deposition of CdSe Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (5), pp.2715 - 2719. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (15), pp.4514 - 4520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5006383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm501713s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438564v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mid-Infrared HgTe/As 2 S 3 Field Effect Transistors and Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pavlo Zolotavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (12), pp.2455 - 2462. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.137 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201203012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438558v1</w:t>
+                <w:t xml:space="preserve">hal-01438562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA Metabarcoding Study of a Primate Dietary Diversity and Plasticity across Its Entire Fragmented Range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quemere</w:t>
+                <w:t xml:space="preserve">Optimized Synthesis of CdTe Nanoplatelets and Photoresponse of CdTe Nanoplatelets Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Rasolondraibe</w:t>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058971⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.2455 - 2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm4006844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281859v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR Colloidal Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
+                <w:t xml:space="preserve">A DNA Metabarcoding Study of a Primate Dietary Diversity and Plasticity across Its Entire Fragmented Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quemere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Rasolondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm303801s⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438560v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared HgTe/As 2 S 3 Field Effect Transistors and Photodetectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+                <w:t xml:space="preserve">Mid-IR Colloidal Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Zolotavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201203012⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.1272 - 1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm303801s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438562v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mirage study of CdSe colloidal quantum dot films, Urbach tail, and surface states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Osez l'optoélectronique (infrarouge) colloïdale !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heng Liu</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot Sionnest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438575v1</w:t>
+                <w:t xml:space="preserve">hal-01438629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sawtooth Patterns on the Detection Properties of Quantum Well Infrared Photodetectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A mirage study of CdSe colloidal quantum dot films, Urbach tail, and surface states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Carras</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2012.2189373⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438664v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of HgTe colloidal quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Sawtooth Patterns on the Detection Properties of Quantum Well Infrared Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gueriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/17/175705⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.665 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2012.2189373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438566v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osez l'optoélectronique (infrarouge) colloïdale !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical properties of HgTe colloidal quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jaeck</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/17/175705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438629v1</w:t>
+                <w:t xml:space="preserve">hal-01438566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared HgTe colloidal quantum dot photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuk Brajuskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (8), pp.489 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27038,90 +27038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of mid-infrared colloidal quantum dot detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean E. Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekemeyer Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (3), pp.033110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27168,64 +27168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Colloidal HgTe Quantum Dots for Narrow Mid-IR Emission and Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (41), pp.16422 - 16424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27253,787 +27253,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum scattering engineering of quantum well infrared photodetectors in the tunneling regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">15μm Quantum Well Infrared Photodetector for thermometric imagery in cryogenic windtunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Nedelcu</w:t>
+                <w:t xml:space="preserve">Michel Tauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Joël Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108, pp.113707-113707. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (6), pp.425 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3514155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2010.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438638v1</w:t>
+                <w:t xml:space="preserve">hal-01438637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface roughness transport in terahertz quantum cascade detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantum scattering engineering of quantum well infrared photodetectors in the tunneling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3310022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.113707-113707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3514155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438633v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum transport in weakly coupled superlattices at low temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Nedelcu</w:t>
+                <w:t xml:space="preserve">Interface roughness transport in terahertz quantum cascade detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berger</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rosencher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96, pp.061111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3310022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438570v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well infrared photodetectors hardiness to the nonideality of the energy band profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.123110 - 123110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3446093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15μm Quantum Well Infrared Photodetector for thermometric imagery in cryogenic windtunnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+                <w:t xml:space="preserve">Quantum transport in weakly coupled superlattices at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tauvy</w:t>
+                <w:t xml:space="preserve">A. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Deschamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosencher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2010.07.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438637v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate performance of quantum well infrared photodetectors in the tunneling regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribet-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (4), pp.132 - 137. </w:t>
@@ -28110,64 +28110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Faist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28246,51 +28246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz scanning near-field microscopy of HgTe nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28361,368 +28361,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies on PbS nanocrystals for photodetector applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Abadie</w:t>
+                <w:t xml:space="preserve">Toward nanocrystal-based active nanophotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Dang Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanko Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Semiconductor Nanocrystals - Gordon Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nsm.2022.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787101v1</w:t>
+                <w:t xml:space="preserve">hal-03641931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward nanocrystal-based active nanophotonic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Theoretical studies on PbS nanocrystals for photodetector applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Chehaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Spring Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloidal Semiconductor Nanocrystals - Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Les Diablerets, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.nsm.2022.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03641931v1</w:t>
+                <w:t xml:space="preserve">hal-03787101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large HgTe nanocrystals for THz technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Apretna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Greboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
@@ -28760,103 +28760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward nanocrystal-based active nanophotonic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanko Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Spain. </w:t>
@@ -28894,103 +28894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband transition in self-doped narrow band gap colloidal quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE phpotonic west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Fransisco, United States. </w:t>
@@ -29022,377 +29022,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronics Using 2D Colloidal Nanocrystals from Wide Band Gap to Narrow Band Gap Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Self-Doping Process in HgSe Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">, May 2017, strasbourg, France. pp.1700294, </w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581712v1</w:t>
+                <w:t xml:space="preserve">hal-01587739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Self-Doping Process in HgSe Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Optoelectronics Using 2D Colloidal Nanocrystals from Wide Band Gap to Narrow Band Gap Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, strasbourg, France. pp.1700294, </w:t>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587739v1</w:t>
+                <w:t xml:space="preserve">hal-01581712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and confinement control in mid and far infrared nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE photonic west 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San francisco, United States. </w:t>
@@ -29430,103 +29430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All 2D graphene-metal chalcogenides hybrid photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of Colloidal Quantum Dots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29551,90 +29551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal HgTe Material for Low-Cost Detection into the MWIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference II-VI chicago 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, chicago, United States. pp.2725 - 2729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29680,77 +29680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal quantum dots for mid-IR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QSIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cargese, France. pp.133 - 136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29797,77 +29797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29922,77 +29922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30047,51 +30047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach in understanding biological invasions: What can be learnt from the analysis of DNA microsatellites in invasive Megastigmus seed chalcids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30354,103 +30354,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Sensing Using Mercury Chalcogenide Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Huu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosa Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of II-VI Semiconductor-Based Sensors and Radiation Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.155-181, 2023, </w:t>
@@ -30488,64 +30488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocristaux colloïdaux pour l’optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">techniques de l'ingenieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">techniques de l'ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NM2033, , 2016</w:t>
@@ -30606,77 +30606,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 15/062,418, 2016. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30694,64 +30694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRONIC DEVICE COMPRISING NANOGAP ELECTRODES AND NANOPARTICLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20,150,303,256, 2015. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30827,77 +30827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Belzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30919,103 +30919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of water on the synthesis and gelling of gamma-In2S3 nanoribbons with giant aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Hubley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31037,103 +31037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid device for quantum nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31155,51 +31155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonic approaches for integrated quantum photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackrine Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31273,103 +31273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Orbit induced phase-shift in Bi2Se3 Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31423,51 +31423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSPORT ELECTRONIQUE DANS LES SUPER RESEAUX : applications aux détecteurs infrarouges à grandes longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Quantique [quant-ph]. Ecole Polytechnique X, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -31494,51 +31494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSPORT ELECTRONIQUE DANS LES SUPER RESEAUX : applications aux détecteurs infrarouges à grandes longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Ecole polytechnique, Palaiseau, France, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -31597,51 +31597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronics of confined semiconductors : the case of colloidal nanocrystals and their application to photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. UPMC, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31749,51 +31749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15EC8611"/>
+    <w:nsid w:val="30CB6C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31980,51 +31980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lhuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2582-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Colle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gureghian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Roh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.73019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglu Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzheng Lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaskanta Sahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Seob Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Sergeeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Portniagin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6c01515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Barthel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Strobbia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06879" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsang Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonjun Jeong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries de Pesseroey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02212" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gemo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vykm-j974" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Buonsanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Milliron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07838" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02475" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00767D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gureghian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400576" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdourahamane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308557" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petolat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Filloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60336-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Borowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c00256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Tlili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shcherbakov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402747" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pecunia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Anthopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Armin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caironi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01759-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Bahmani Jalali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guncem Ozgun Eren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02795" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Petti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Andrews" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ollearo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Gelinck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad36ff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301463" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Mu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00907" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400555" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07499" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-024-6622-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403532" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Caillas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hamdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01232" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongju Kwon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403912" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04624467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmat Ali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cruguel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Giangrisostomi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ovsyannikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00139" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3517595" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Mizrahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kies" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diroll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchuan Hua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Climente" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01250" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092659v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00999H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01663" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Steckel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212218" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Adamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyang Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Xiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100214" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margaillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2023.115713" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ram" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183277" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172822v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00609" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554859v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kidd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179419" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghribi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silb&#233; Majrab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c00772" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03235C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127518v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01603" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157348" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134396" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602613v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03865" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32713-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00902-y" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874556v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211654" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155744v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c01120" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360866v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp S Grigoryev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilii V Belykh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri R Yakovlev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03292" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418189v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Konstantinov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00442" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161581v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202002066" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233881v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01206" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0249" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412641v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065486" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174530v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21959-x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168405v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04526" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02193" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514171v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10946" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111873v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064077" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899117v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02557" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948654v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07533" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542043v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngu&#233;tchuissi Noumb&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01302" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451036v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00103" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086952v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032622" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267958v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900449" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferr&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noguier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09954" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314917v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08597" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099454v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b09794" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272351v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doudin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902723" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124021v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10170-8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451132v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0109-3" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281355v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451065v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.084002" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797591v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01028" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807510v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01861" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782488v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.409" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736970v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009432" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01707928v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003289" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764909v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001174" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764928v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b00153" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115405" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764916v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02039" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772263v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reale" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155421" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811285v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03276" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508748v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2690838" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509771v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulinatti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rech" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.033828" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578005v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shornikova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri R. Yakovlev" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rogge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Mitioglu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02827" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438654v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962551" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438659v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubret" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07367" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334160v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26656" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418832v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05521" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420371v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04429" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459409v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greer" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riise" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hansson" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammainen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2016.01.475" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438557v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500326c" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438576v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl504414g" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438630v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871682" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438569v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500538n" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438634v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501713s" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438560v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keuleyan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303801s" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438562v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Zolotavin" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203012" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C608654C3C7033D7DA08E49AFFCD4B778F9515/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438575v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758318" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438664v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gueriaux" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trinite" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189373" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438566v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/17/175705" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C73075584BA33293A2F8E95A41254D71E5439F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438629v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot Sionnest" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438551v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Brajuskovic" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2011.142" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438574v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean E. Keuleyan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekemeyer Paul" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619857" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438554v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2079509" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438638v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514155" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438633v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310022" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438570v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelcu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosencher" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155305" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438640v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446093" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438637v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauvy" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2010.07.010" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV65XPF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438626v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauvy" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2009.05.003" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438579v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Castellano" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Rossi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faist" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205304" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748630v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697628" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787101v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641931v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang Huu" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.029" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012623v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542360" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642038v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.054" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581712v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700138" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476634v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250160" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015220v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438631v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2006-9" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1S6NTP4S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438647v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2012.12.027" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979699v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20510-1_7" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476639v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438662v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438663v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186966v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna D&#8217;amato" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464142v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria d'Amato" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00528665v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418827v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01537922v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lhuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2582-1422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688950" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Ibrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Strobbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neyret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Khalili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202524191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsang Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonjun Jeong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglu Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzheng Lan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaskanta Sahu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Seob Jeong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00775" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Colle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gureghian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Roh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.73019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Sergeeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Portniagin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6c01515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Barthel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202504949" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#228;nnis Roland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Schanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petolat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Filloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60336-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Borowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c00256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shcherbakov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402747" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pecunia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Anthopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Armin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caironi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01759-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Tlili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guilloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries de Pesseroey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02212" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gemo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05056892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bellis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Delbono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00326" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laqchaa El Abed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03092G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloyse Degiron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vykm-j974" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Buonsanti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Milliron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07838" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00767D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gureghian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdourahamane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacemi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diroll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchuan Hua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Climente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04624467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmat Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cruguel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Giangrisostomi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Ovsyannikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00139" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3517595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Mizrahi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02482" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Bahmani Jalali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guncem Ozgun Eren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02795" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Petti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Andrews" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ollearo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin Gelinck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad36ff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Huu Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301463" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Mu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202405307" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00907" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00610" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Mou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227684" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07499" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-024-6622-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403532" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyuan He" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Caillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hamdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongju Kwon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403912" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157348" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00738" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304836v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169487" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00214" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04637" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00999H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208735v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02306" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141328" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margaillan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2023.115713" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283595v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01663" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Steckel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212218" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Adamo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyang Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Xiao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100214" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062335" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04126" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ram" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satakshi Pandey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183277" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00609" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300846" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152463v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghribi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silb&#233; Majrab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c00772" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03235C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183459v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300863" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01837" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127518v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01603" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554859v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Nilforoushan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kidd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179419" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Weis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gw&#233;na&#235;l Mizrahi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00902-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874556v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211654" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Apretna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134396" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539861v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07770H" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01847" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076708" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03713553v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Niyonzima" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Missaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Shahini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00376g" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861768v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Guillemeney" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Hubley" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02623" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Rastogi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02044" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694576v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parahyba" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01313D" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02955" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602613v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Suffit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03865" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795852v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paggi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02769" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621179v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200297" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737454v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scimeca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kozlov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01636" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765139v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32713-2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04526" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321716v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Todorov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02193" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155744v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c01120" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202002066" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360866v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp S Grigoryev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilii V Belykh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri R Yakovlev" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bayer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03292" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418189v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Konstantinov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00442" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220006v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04346" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321709v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0249" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233881v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01206" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Planelles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02951" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412641v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065486" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101755" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174530v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21959-x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267958v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900449" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543986v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05264" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899117v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02557" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948654v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Greboval" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c07533" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514171v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amelot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10946" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111873v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.064077" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542043v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngu&#233;tchuissi Noumb&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01302" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947246v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06751" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02938698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03901B" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490728v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou-P'Heng Do" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00234" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451036v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00103" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086952v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032622" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450544v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syou P'Heng Do" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missaoui Amine" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04347" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272333v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferr&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noguier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09954" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124021v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10170-8" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314917v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08597" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099454v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b09794" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doudin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902723" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120607v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01695" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451132v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-019-0109-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267954v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091997" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281355v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01015" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01542" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134751v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201900348" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451065v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.3.084002" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811285v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Jagtap" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03276" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849301v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05699" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772283v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marcel Andriambariarijaona" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09334A" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736974v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018413" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782488v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.409" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736970v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009432" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797591v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01028" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807510v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01861" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908221v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amardeep Manikrao Jagtap" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01032" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01707928v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003289" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764909v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001174" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764928v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b00153" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889413v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z&#243;lyomi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115405" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772263v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reale" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155421" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937232v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00575" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764916v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Portal&#232;s" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b02039" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668080v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b09972" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508748v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2690838" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509771v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulinatti" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rech" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.033828" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668118v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zill" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl H. Naylor" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.115312" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578005v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shornikova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri R. Yakovlev" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rogge" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Mitioglu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02827" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459409v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greer" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riise" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hansson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammainen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2016.01.475" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347065v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guillemot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02101" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419586v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00164" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438654v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962551" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438659v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aubret" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baronnier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07367" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334160v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26656" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418832v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05521" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438644v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09530" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420371v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04429" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128805v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Doan" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506598t" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438557v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Heuclin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar500326c" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438576v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl504414g" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438630v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871682" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438569v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500538n" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438634v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501713s" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438562v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Zolotavin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201203012" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C608654C3C7033D7DA08E49AFFCD4B778F9515/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438558v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4006844" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281859v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quemere" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hibert" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasolondraibe" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058971" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438560v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keuleyan" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303801s" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438629v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot Sionnest" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeck" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438575v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758318" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438664v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gueriaux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trinite" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189373" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438566v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/17/175705" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74C73075584BA33293A2F8E95A41254D71E5439F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438551v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Brajuskovic" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2011.142" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438574v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean E. Keuleyan" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekemeyer Paul" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619857" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438554v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2079509" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438637v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauvy" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2010.07.010" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV65XPF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438638v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514155" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438633v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310022" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438640v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446093" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438570v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelcu" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosencher" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155305" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438626v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauvy" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2009.05.003" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438579v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Castellano" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Rossi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faist" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205304" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748630v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697628" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641931v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Dang Huu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.029" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787101v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012623v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542360" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642038v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.054" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581712v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700138" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476634v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250160" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015220v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438631v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-012-2006-9" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1S6NTP4S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438647v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2012.12.027" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979699v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20510-1_7" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476639v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438662v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438663v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186966v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna D&#8217;amato" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758543v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464142v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria d'Amato" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304009v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackrine Nahra" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad H. Muhammad" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00528665v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418827v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01537922v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>