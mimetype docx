--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -359,278 +359,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLoOP - Hyperbolic 2-space Local Outlier Probabilities</w:t>
+                <w:t xml:space="preserve">Rethinking LEO Constellations Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allietta</w:t>
+                <w:t xml:space="preserve">Paul Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+                <w:t xml:space="preserve">Alexia Auddino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Anna Barraqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3454807⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue ASMS/SPSC 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sat.1514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327289v3</w:t>
+                <w:t xml:space="preserve">hal-04505620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking LEO Constellations Routing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLoOP - Hyperbolic 2-space Local Outlier Probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Auddino</w:t>
+                <w:t xml:space="preserve">Clémence Allietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barraqué</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lamothe</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Hotescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue ASMS/SPSC 2022, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.128509-128518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sat.1514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3454807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505620v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327289v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling YouTube QoE over SATCOM using Deep-Learning</w:t>
               </w:r>
@@ -655,51 +655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (6), pp.617-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifying Forwarding Data Plane Operations with XOR-Based Source Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunkai Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1088,64 +1088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multifractal Analysis and Machine Learning Based Intrusion Detection System with an Application in a UAS/RADAR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1326,51 +1326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling flows over LEO constellations on LMS channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuhn Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (6), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1558,308 +1558,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIRAL : coupling congestion control with fair video quality metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+                <w:t xml:space="preserve">Impact of Delayed Acknowledgments on Transport Layer Performance over Low Orbit Constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-019-00717-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.630-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.A34190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535771v1</w:t>
+                <w:t xml:space="preserve">hal-02535694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Delayed Acknowledgments on Transport Layer Performance over Low Orbit Constellations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">VIRAL : coupling congestion control with fair video quality metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (3), pp.630-635. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (1-2), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.A34190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-019-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535694v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTN routing for quasi-deterministic networks with application to LEO constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Wireless Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (6), pp.163-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Applications of Temporal Random Walks on Opportunistic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2138,265 +2138,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the right path: Using traces for the study of DTNs</w:t>
+                <w:t xml:space="preserve">FLOWER, an innovative Fuzzy Lower-than-Best-Effort transport protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baudic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543537v1</w:t>
+                <w:t xml:space="preserve">hal-02540333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER, an innovative Fuzzy Lower-than-Best-Effort transport protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following the right path: Using traces for the study of DTNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">T. Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110, pp.18-30. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2016.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540333v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of link layer retransmission schemes on TCP over 4G satellite links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2615,77 +2615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint on-the-fly network coding/video quality adaptation for real-time delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (4), pp.449-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A packet error recovery scheme for vertical handovers mobility management protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Petander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When should I use network emulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pérennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.163-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martin Lopez-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran-Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Internet routers congested links with a Kohonen-RED queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECN verbose mode: A statistical method for network path congestion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (10), pp.2380-2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,51 +3589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-Fly Erasure Coding for Real-Time Video Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the use of reliable rate-based transport protocols: the Chameleon protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sender-based TCP friendly rate control (TFRC) protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3912,473 +3912,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Implementation and Evaluation of a QoS-aware Transport Protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TCP throughput guarantee in the DiffServ Assured Forwarding service: what about the results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sénac</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (9), pp.1713-1722. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.ISSN 0003-4347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2007.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-008-0053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361321v1</w:t>
+                <w:t xml:space="preserve">hal-00359131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP throughput guarantee in the DiffServ Assured Forwarding service: what about the results?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design, Implementation and Evaluation of a QoS-aware Transport Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63, pp.ISSN 0003-4347. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (9), pp.1713-1722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-008-0053-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359131v1</w:t>
+                <w:t xml:space="preserve">hal-00361321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of TFRC Loss History Initialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (3), pp.276-278. </w:t>
+              <w:t xml:space="preserve">Sigcse Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.92-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2007.061707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1272848.1272893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871148v1</w:t>
+                <w:t xml:space="preserve">hal-02871142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of TFRC Loss History Initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigcse Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (2), pp.92-96. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.276-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1272848.1272893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2007.061707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871142v1</w:t>
+                <w:t xml:space="preserve">hal-02871148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gTFRC, a TCP friendly QoS-aware Rate Control for DiffServ Assured Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la différenciation de services dans l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,77 +4617,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Resilience and Load Balancing: Toward Hop-By-Hop Routing for LEO Mega-Constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2026, Las Vegas (Nevada ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4725,77 +4725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Population Modeling for the Simulation of Satellite Constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2026, Las Vegas (Nevada ), United States. pp.214 - 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4814,502 +4814,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
+                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Dirach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117069v1</w:t>
+                <w:t xml:space="preserve">hal-05303006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement de Graphe pour l'Identification de Goulots d'Étranglement Partagés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On Selecting a Routing Protocol for Nanosatellite Swarm Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontet Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">101st IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147698v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Selecting a Routing Protocol for Nanosatellite Swarm Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Partitionnement de Graphe pour l'Identification de Goulots d'Étranglement Partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101st IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">XXXe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999739v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
+                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Dirach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM ICPS conference, Aug 2025, Osaka, Japan. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303006v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division réseau équitable dans les essaims de nanosatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,151 +5354,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEAT-Traffic: a Blockchain-Enabled infrastructure for Anonymous-yet-Traceable Traffic reporting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fair Network Division of Nano-satellite Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV) co-located with DSN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100459v1</w:t>
+                <w:t xml:space="preserve">hal-04073714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting YouTube QoE over SATCOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,267 +5520,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Network Division of Nano-satellite Swarms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">BEAT-Traffic: a Blockchain-Enabled infrastructure for Anonymous-yet-Traceable Traffic reporting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The 9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV) co-located with DSN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073714v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Network Characterization of Nano-Satellite Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,940 +5812,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking LEO Constellations Routing with the Unsplittable Multi-Commodity Flows Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the use of public networks for safety-related aeronautical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pelissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lamothe</w:t>
+                <w:t xml:space="preserve">Cyril Louis-Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Hotescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914743⟩</w:t>
+              <w:t xml:space="preserve">The 41st AIAA/IEEE Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Portsmouth, VA, USA, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739313v1</w:t>
+                <w:t xml:space="preserve">hal-03698542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nearest Is Not The Fastest : On The Importance Of Selecting In/Out Routing Hops Over A Satellite LEO Constellation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Barraqué</w:t>
+                <w:t xml:space="preserve">When BBR beats FEC coded CUBIC flows over SATCOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Hotescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference - VTC2022-Fall</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2022-Fall57202.2022.10012796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766403v1</w:t>
+                <w:t xml:space="preserve">hal-03590651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Attention Deep Learning Can Improve Copa Congestion Control Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux récurrents d'attention pour la régression de séries temporelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">The Nearest Is Not The Fastest : On The Importance Of Selecting In/Out Routing Hops Over A Satellite LEO Constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Auddino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference - VTC2022-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Fall57202.2022.10012796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683785v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Networks for Time Series Regression and Application to Congestion Control</w:t>
+                <w:t xml:space="preserve">Réseaux récurrents d'attention pour la régression de séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Network Intelligence in conjunction with IFIP Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668711v1</w:t>
+                <w:t xml:space="preserve">hal-03683785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When BBR beats FEC coded CUBIC flows over SATCOM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Royer</w:t>
+                <w:t xml:space="preserve">Rethinking LEO Constellations Routing with the Unsplittable Multi-Commodity Flows Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03590651v1</w:t>
+                <w:t xml:space="preserve">hal-03739313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of public networks for safety-related aeronautical communications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Attention Networks for Time Series Regression and Application to Congestion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st AIAA/IEEE Digital Avionics Systems Conference (DASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Portsmouth, VA, USA, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">The 4th International Workshop on Network Intelligence in conjunction with IFIP Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698542v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XOR-based Source Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2020, Newark, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6831,51 +6831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS 2020, 10th Advanced Satellite Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Graz (virtual conference), Austria. pp.ISBN:978-1-7281-5795-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6922,51 +6922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Trustable Satellite Experiments: an Application to a VoIP Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,77 +7013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Air Traffic Management Meets Blockchain Technology: a Blockchain-based concept for securing the sharing of Flight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,2241 +7137,2241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Criticality on the AFDX Network: Challenges and Potential Solutions</w:t>
+                <w:t xml:space="preserve">Network Calculus-based Timing Analysis of AFDX networks with Strict Priority and TSN/BLS Shapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Congress EMBEDDED REAL TIME SOFTWARE AND SYSTEMS (ERTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Industrial Embedded Systems (SIES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740558v1</w:t>
+                <w:t xml:space="preserve">hal-01922418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Extended AFDX via Bandwidth Reservation for TSN/BLS Shapers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+                <w:t xml:space="preserve">Incorporating TSN/BLS in AFDX for mixed-criticality applications: Model and timing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Real-time Networks (RTN 2018) (in conjunction with ECRTS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 14 th IEEE International Workshop on Factory Communication Systems (WFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Imperia, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.2018.8402346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873002v1</w:t>
+                <w:t xml:space="preserve">hal-02540321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Scheduling Strategies for Heterogeneous Avionics Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Efficient Real-time Data Networks (in conjunction with RTSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Singapore, France. pp.499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2018.8355113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540317v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Scheduling Strategies for Heterogeneous Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on Efficient Real-time Data Networks (in conjunction with RTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433568v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating TSN/BLS in AFDX for mixed-criticality applications: Model and timing analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mifdaoui</w:t>
+                <w:t xml:space="preserve">Performance Enhancement of Extended AFDX via Bandwidth Reservation for TSN/BLS Shapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14 th IEEE International Workshop on Factory Communication Systems (WFCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Workshop on Real-time Networks (RTN 2018) (in conjunction with ECRTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WFCS.2018.8402346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540321v1</w:t>
+                <w:t xml:space="preserve">hal-01873002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Delay Scheduler for VoIP over LEO constellations on LMS channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mixed-Criticality on the AFDX Network: Challenges and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Advanced Satellite Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">The 9th European Congress EMBEDDED REAL TIME SOFTWARE AND SYSTEMS (ERTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536980v1</w:t>
+                <w:t xml:space="preserve">hal-01740558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Calculus-based Timing Analysis of AFDX networks with Strict Priority and TSN/BLS Shapers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Controlled Delay Scheduler for VoIP over LEO constellations on LMS channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Industrial Embedded Systems (SIES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">9th Advanced Satellite Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922418v1</w:t>
+                <w:t xml:space="preserve">hal-02536980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making H-ARQ suitable for a mobile TCP receiver over LEO satellite constellations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improving RFC5865 Core Network Scheduling with a Burst Limiting Shaper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EAI International Conference on Wireless and Satellite Systems (formerly PSATS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540331v1</w:t>
+                <w:t xml:space="preserve">hal-02540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP Non-Renegable Selective Acknowledgments (NR-SACKs) and benefits for space and satellite communications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Delayed Acknowledgment on TCP performance over LEO satellite constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Federated and Fractionated Satellite Systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549760v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Making H-ARQ suitable for a mobile TCP receiver over LEO satellite constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th EAI International Conference on Wireless and Satellite Systems (formerly PSATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908065v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Delayed Acknowledgment on TCP performance over LEO satellite constellations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TCP Non-Renegable Selective Acknowledgments (NR-SACKs) and benefits for space and satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Federated and Fractionated Satellite Systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540327v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving RFC5865 Core Network Scheduling with a Burst Limiting Shaper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.177-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540324v1</w:t>
+                <w:t xml:space="preserve">hal-01908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
+                <w:t xml:space="preserve">Using the HINT network emulator to develop opportunistic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
+              <w:t xml:space="preserve">the Eleventh ACM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.35-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2979683.2979699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908067v1</w:t>
+                <w:t xml:space="preserve">hal-02545999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Temporal Random Walks over Opportunistic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks: from theory to interdisciplinary applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.21-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908068v1</w:t>
+                <w:t xml:space="preserve">hal-01908067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HINT: from Network Characterization to Opportunistic Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Eleventh ACM Workshop of the 22nd Annual International Conference on Mobile Computing and Networking (Mobicom 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.35-36, </w:t>
+              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2979683.2979699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545996v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the HINT network emulator to develop opportunistic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HINT: from Network Characterization to Opportunistic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Eleventh ACM Workshop</w:t>
+              <w:t xml:space="preserve">the Eleventh ACM Workshop of the 22nd Annual International Conference on Mobile Computing and Networking (Mobicom 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.35-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2979683.2979699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545999v1</w:t>
+                <w:t xml:space="preserve">hal-02545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER - Fuzzy Lower-than-Best-Effort transport protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Markov chain model for drop ratio on one-packet buffers DTNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Khanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 40th Conference on Local Computer Networks (LCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2015.7366321⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543548v1</w:t>
+                <w:t xml:space="preserve">hal-02549742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable streaming protocol for lossy networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brulatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.1486-1491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling E2E reliable communications with adaptive re-encoding over Delay Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasanta G Chaganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,1565 +9380,1561 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.928-933, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When On-the-fly Erasure Code Makes Late Video Decoding Happen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">FLOWER - Fuzzy Lower-than-Best-Effort transport protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 40th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, United States. pp.279-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2015.7366321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2736084.2736086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816486v1</w:t>
+                <w:t xml:space="preserve">hal-02543548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov chain model for drop ratio on one-packet buffers DTNs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">When On-the-fly Erasure Code Makes Late Video Decoding Happen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boston, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">25th ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2736084.2736086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549742v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Old Friends: Is CoDel Really Achieving What RED Cannot?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temporal random walk as a lightweight communication infrastructure for opportunistic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSWS 2014 : ACM SIGCOMM Capacity Sharing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2630088.2630094⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 15th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063066v1</w:t>
+                <w:t xml:space="preserve">hal-02549770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAPS: Intelligent Delay-Aware Packet Scheduling For Multipath Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Revisiting pitfalls of DTN datasets statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th ACM MobiCom workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Maui, United States. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2645672.2645683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062851v1</w:t>
+                <w:t xml:space="preserve">hal-02549615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIFT: a Cross-Layer InFormation Tool for Latency Analysis Based on Real Satellite Physical Traces</w:t>
+                <w:t xml:space="preserve">DAPS: Intelligent Delay-Aware Packet Scheduling For Multipath Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS/SPSC 2014 : 7th Advanced Satellite Multimedia Systems Conference and the 13th Signal Processing for Space Communications Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1228-1233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063090v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting pitfalls of DTN datasets statistical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CLIFT: a Cross-Layer InFormation Tool for Latency Analysis Based on Real Satellite Physical Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th ACM MobiCom workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASMS/SPSC 2014 : 7th Advanced Satellite Multimedia Systems Conference and the 13th Signal Processing for Space Communications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Livorno, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549615v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Existence Of Optimal LEDBAT Parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Old Friends: Is CoDel Really Achieving What RED Cannot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSWS 2014 : ACM SIGCOMM Capacity Sharing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.3-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2630088.2630094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063008v1</w:t>
+                <w:t xml:space="preserve">hal-01063066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal random walk as a lightweight communication infrastructure for opportunistic networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On The Existence Of Optimal LEDBAT Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 15th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1216-1221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549770v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the trade-off between spectrum efficiency with dedicated access and short end-to-end transmission delays with random access in DVB-RCS2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating Receiver's Buffer Blocking by Delay Aware Packet Scheduling in Multipath Data Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">G. Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Radzik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2013 ACM MobiCom workshop on Lowest cost denominator networking for universal access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47, </w:t>
+              <w:t xml:space="preserve">Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1119-1124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2502880.2502887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552541v1</w:t>
+                <w:t xml:space="preserve">hal-02552490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less-than-Best-Effort Capacity Sharing over High BDP Networks with LEDBAT</w:t>
+                <w:t xml:space="preserve">On the trade-off between spectrum efficiency with dedicated access and short end-to-end transmission delays with random access in DVB-RCS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjuna Sathiaseelan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 78th Vehicular Technology Conference (VTC Fall)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692266⟩</w:t>
+              <w:t xml:space="preserve">the 2013 ACM MobiCom workshop on Lowest cost denominator networking for universal access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2502880.2502887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550949v1</w:t>
+                <w:t xml:space="preserve">hal-02552541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limits of DTN monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Less-than-Best-Effort Capacity Sharing over High BDP Networks with LEDBAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjuna Sathiaseelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 78th Vehicular Technology Conference (VTC Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552554v1</w:t>
+                <w:t xml:space="preserve">hal-02550949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Link Layer Retransmissions on TCP for Aeronautical Communications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the limits of DTN monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.38-48, </w:t>
+              <w:t xml:space="preserve">IEEE 14th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552535v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-AIMD: A Congestion Aware Video Quality Control Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Changuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Packet Video Workshop (PV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.1-8, </w:t>
@@ -11022,1441 +11018,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Channel Access (PCA): Time and Frequency Access Methods Simulation in NS-2</w:t>
+                <w:t xml:space="preserve">On the Impact of Link Layer Retransmissions on TCP for Aeronautical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Radzik</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.174-185, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_16⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.38-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552569v1</w:t>
+                <w:t xml:space="preserve">hal-02552535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Receiver's Buffer Blocking by Delay Aware Packet Scheduling in Multipath Data Transfer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical Channel Access (PCA): Time and Frequency Access Methods Simulation in NS-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1119-1124, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.174-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552490v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of multipath transport protocol in heterogeneous network environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the feasibility of monitoring DTN: Impacts of fine tuning on routing protocols and the user experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Communications and Information Technologies (ISCIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UXwIT 2012 -I Chilean Workshop on User eXperience with Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valparaiso, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554836v1</w:t>
+                <w:t xml:space="preserve">hal-02552597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DTN routing scheme for quasi-deterministic networks with application to LEO satellites topology</w:t>
+                <w:t xml:space="preserve">Analytical Model of TCP Relentless Congestion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 76th Vehicular Technology Conference: VTC2012-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868858v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory and complexity analysis of on-the-fly coding schemes for multimedia multicast communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the limit of fountain MDC codes for video Peer-To-Peer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Smith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pierre-Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.2070-2074, </w:t>
+              <w:t xml:space="preserve">2012 IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553121v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the delay distribution of Binary Spray and Wait routing protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Memory and complexity analysis of on-the-fly coding schemes for multimedia multicast communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.2070-2074, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553126v1</w:t>
+                <w:t xml:space="preserve">hal-02553121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Realistic Cross-Layer Analysis based on Satellite Physical Layer Traces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modelling the delay distribution of Binary Spray and Wait routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications - (PIMRC 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362797⟩</w:t>
+              <w:t xml:space="preserve">IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552616v1</w:t>
+                <w:t xml:space="preserve">hal-02553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of TCP Relentless Congestion Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enabling Realistic Cross-Layer Analysis based on Satellite Physical Layer Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications - (PIMRC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.9 - 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552607v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limit of fountain MDC codes for video Peer-To-Peer networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Ugo Tournoux</w:t>
+                <w:t xml:space="preserve">Performance evaluation of multipath transport protocol in heterogeneous network environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2012 International Symposium on Communications and Information Technologies (ISCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Gold Coast, Australia. pp.985-990, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCIT.2012.6381048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553140v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online multipath convolutional coding for real-time transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A DTN routing scheme for quasi-deterministic networks with application to LEO satellites topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Packet Video Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Munich-Garching, Germany</w:t>
+              <w:t xml:space="preserve">IEEE 76th Vehicular Technology Conference: VTC2012-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684956v1</w:t>
+                <w:t xml:space="preserve">hal-00868858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility of monitoring DTN: Impacts of fine tuning on routing protocols and the user experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Online multipath convolutional coding for real-time transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UXwIT 2012 -I Chilean Workshop on User eXperience with Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">19th International Packet Video Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Munich-Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552597v1</w:t>
+                <w:t xml:space="preserve">hal-00684956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SatERN: a PEP-less solution for satellite communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Xstream-X264: Real-time H.264 streaming with cross-layer integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246108v1</w:t>
+                <w:t xml:space="preserve">hal-02567159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating the Impact of Packet Reordering to Maximize Performance of Multimedia Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12497,390 +12493,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xstream-X264: Real-time H.264 streaming with cross-layer integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">SatERN: a PEP-less solution for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567159v1</w:t>
+                <w:t xml:space="preserve">hal-01246108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Streaming in Delay Tolerant Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Safetynet version 2, a packet error recovery architecture for vertical handoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Petander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.0</w:t>
+              <w:t xml:space="preserve">ICST MONAMI 2010 - 2nd International ICST Conference on Mobile Networks and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Santander, Spain. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449936v1</w:t>
+                <w:t xml:space="preserve">hal-00582607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an incremental deployment of ERN protocols: a proposal for an E2E-ERN hybrid protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">STAMP: SMTP server Topological Analysis by Message headers Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Protocols for Future, Large-Scale And Diverse Network Transport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CCNC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246109v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Congestion Events Detection (TCED): Towards Decorrelating Congestion Detection from TCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanilo Harivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,606 +12869,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECN verbose mode: a statistical method for network path congestion estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards an incremental deployment of ERN protocols: a proposal for an E2E-ERN hybrid protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM IEEE Conference on Computer Communications WIP track</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Workshop on Protocols for Future, Large-Scale And Diverse Network Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lancaster, PA, US., Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582609v1</w:t>
+                <w:t xml:space="preserve">hal-01246109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A packet error recovery scheme for vertical handovers mobility management protocols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ECN verbose mode: a statistical method for network path congestion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST MobiQuitous - 7th International ICST Conference on Mobile and Ubiquitous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFOCOM IEEE Conference on Computer Communications WIP track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582606v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safetynet version 2, a packet error recovery architecture for vertical handoffs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Robust Streaming in Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST MONAMI 2010 - 2nd International ICST Conference on Mobile Networks and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Santander, Spain. 9p</w:t>
+              <w:t xml:space="preserve">IEEE ICC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582607v1</w:t>
+                <w:t xml:space="preserve">hal-00449936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMP: SMTP server Topological Analysis by Message headers Parsing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A packet error recovery scheme for vertical handovers mobility management protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Petander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CCNC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICST MobiQuitous - 7th International ICST Conference on Mobile and Ubiquitous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00421935v1</w:t>
+                <w:t xml:space="preserve">hal-00582606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Reliable Rate Based Transport Protocol: The Chameleon Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Understanding the Impact of TFRC Feedbacks Frequency over Long Delay Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ardon</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394874v1</w:t>
+                <w:t xml:space="preserve">hal-00394880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une méthode statistique d'estimation de la congestion d'un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications (IWSSC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5p</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394882v1</w:t>
+                <w:t xml:space="preserve">inria-00417794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2009 International Workshop on Satellite and Space Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Siena-Tuscany, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13575,51 +13601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (IEEE ICC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13670,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13746,1090 +13772,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Benefit of TCP Packet Prioritisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications (IWSSC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449764v1</w:t>
+                <w:t xml:space="preserve">hal-00394882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Coding for Real-Time Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and Validation of a Reliable Rate Based Transport Protocol: The Chameleon Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2009 System Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448443v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique d'estimation de la congestion d'un réseau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Study on the Benefit of TCP Packet Prioritisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00417794v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of TFRC Feedbacks Frequency over Long Delay Links</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On-the-Fly Coding for Real-Time Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 5p</w:t>
+              <w:t xml:space="preserve">ACM Multimedia 2009 System Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394880v1</w:t>
+                <w:t xml:space="preserve">hal-00448443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer based Congestion Control for WLANs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Détection des événements de congestion de TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanilo Harivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864343v1</w:t>
+                <w:t xml:space="preserve">hal-00250227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Reliability for Long-Delay Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mobile TFRC: a congestion control for WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Newport Beach, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361339v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile TFRC: a congestion control for WLANs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rethinking Reliability for Long-Delay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864341v1</w:t>
+                <w:t xml:space="preserve">hal-00361339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Middleware for the Mobility Management Over the Internet</w:t>
+                <w:t xml:space="preserve">Cross-Layer based Congestion Control for WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594878⟩</w:t>
+              <w:t xml:space="preserve">5th International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.QSHINE2008.3845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864332v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer based erasure code to reduce the 802.11 performance anomaly</w:t>
+                <w:t xml:space="preserve">A novel Middleware for the Mobility Management Over the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM international symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1454659.1454679⟩</w:t>
+              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Newport Beach, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567202v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing network congestion with a Kohonen-based RED queue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cross-layer based erasure code to reduce the 802.11 performance anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Talavera</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications 19- 23 May 2008, Beijing, China.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2008.1047⟩</w:t>
+              <w:t xml:space="preserve">6th ACM international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1454659.1454679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361334v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in DCCP congestion control for satellite links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14838,345 +14842,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Toulouse, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video TFRC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Managing network congestion with a Kohonen-based RED queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications</w:t>
+              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications 19- 23 May 2008, Beijing, China.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Beijing, China. 5p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2008.339⟩</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361428v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des événements de congestion de TCP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Video TFRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250227v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sender-Based TFRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15217,516 +15217,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and enhancement of DCCP over DiffServ Assured Forwarding class</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental performance of DCCP over live satellite and long range wireless links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Universal Multiservice Networks (ECUMN'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECUMN.2007.51⟩</w:t>
+              <w:t xml:space="preserve">2007 International Symposium on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sydney, Australia. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIT.2007.4392105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871157v1</w:t>
+                <w:t xml:space="preserve">hal-02871152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental performance of DCCP over live satellite and long range wireless links</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study and enhancement of DCCP over DiffServ Assured Forwarding class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roksana Boreli</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Symposium on Communications and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sydney, Australia. pp.689-694, </w:t>
+              <w:t xml:space="preserve">Fourth European Conference on Universal Multiservice Networks (ECUMN'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.250-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCIT.2007.4392105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECUMN.2007.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871152v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gTFRC : a QoS-aware congestion control algorithm</w:t>
+                <w:t xml:space="preserve">Implementation and performance analysis of a QoS-aware TFRC mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.109⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapore, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550847v1</w:t>
+                <w:t xml:space="preserve">hal-02549667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and performance analysis of a QoS-aware TFRC mechanism</w:t>
+                <w:t xml:space="preserve">gTFRC : a QoS-aware congestion control algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Singapore, Singapore. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549667v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Versatile Transport Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15767,268 +15767,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICN 2005 - 4th IEEE International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488485v1</w:t>
+                <w:t xml:space="preserve">hal-01488488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICN 2005 - 4th IEEE International Conference on Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1108-1119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01488488v1</w:t>
+                <w:t xml:space="preserve">hal-01488485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodes de garantie de débit d'un flot TCP dans un réseau à service assuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16079,51 +16079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption models for ad-hoc mobile terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fladenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16181,286 +16181,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, New York, NY, United States. pp.976-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2002.997000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539686v1</w:t>
+                <w:t xml:space="preserve">hal-01539718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2002.997000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01539718v1</w:t>
+                <w:t xml:space="preserve">hal-01539686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, implementation and evaluation of a QoS - based architecture for an IP environment supporting differential services</w:t>
               </w:r>
@@ -16790,90 +16790,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using emulation to validate applications on opportunistic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Delay-Tolerant Networks (DTNs) Architecture and Enhanced Performance (second edition )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.273-280, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16907,90 +16907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9 : Reliable data streaming over delay-tolerant networks (DTNs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances In Delay-Tolerant Networks (DTNs), 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, 2014, Woodhead Publishing Series in Electronic and Optical Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17024,90 +17024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End-to-End Quality of Service Over Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17193,51 +17193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17327,51 +17327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPv6, théorie et pratique - Edition 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O'Reilly, pp.430, 2002</w:t>
@@ -17432,77 +17432,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de cartographie d'un réseau à file d'attente IP, basé sur l'analyse passive en un point d'un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17559,51 +17559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO2019015931 (A1) EP3432500 (A1). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17647,51 +17647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2018/109346 Al. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17754,51 +17754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 9407 Tetrys: An On-the-Fly Network Coding Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17862,51 +17862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 9265 Forward Erasure Correction (FEC) Coding and Congestion Control in Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17963,51 +17963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 8975 Network Coding for Satellite Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18156,51 +18156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrys, an On-the-Fly Network Coding protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18289,64 +18289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient and Robust Strategies for Swarming Ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18422,51 +18422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de Service dans l'Internet : Garantie de Débit TCP dans la Classe AF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18525,51 +18525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport des données et gestion de la congestion dans l'Internet de demain : du contrôle à l'anarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18677,51 +18677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07596A01"/>
+    <w:nsid w:val="F303209A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18908,51 +18908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lochin_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208954320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicta.com.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isae.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tesa.prd.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elochin.github.io/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grislain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auddino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barraqu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3377567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Finzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Franc&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09791-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tauran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Thai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00717-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01468674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perennou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Quoc Viet Trang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boreli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LVC92CS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Chi Bui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0467-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-013-9702-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Petander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/trans.ue.1.2.e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0268-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sarwar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LCHRLJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Martin Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Talavera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2010.039229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.11.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0053-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.061707" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1272848.1272893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-9004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05147698v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontet Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04083292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04073714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914743" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Radzik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Fall57202.2022.10012796" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630784v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824755" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914784" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Louis-Stanislas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tamalet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925856" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR48589.2020.9098991" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC48805.2020.9268814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mifdaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frances" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mifdaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mifdaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2018.8402346" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254449" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979699" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366321" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brulatout" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289302" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546032v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta G Chaganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248441" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736084.2736086" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Khanh Dang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158190" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2630088.2630094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062851v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883488" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645683" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883487" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotoarivelo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918919" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Chi Bui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502880.2502887" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Sathiaseelan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692266" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583441" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552581v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Changuel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucheux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2013.6691457" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.80" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554836v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2012.6381048" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smith" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364122" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263748" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362797" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ugo Tournoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263799" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963251" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012056" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449936v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Harivelo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466644" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582607v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421935v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421758" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394874v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394882v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392560v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449764v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.QSHINE2008.3845" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594867" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864332v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594878" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454659.1454679" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1047" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361342v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Tan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.339" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250227v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.266" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.51" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871152v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sawar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392105" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550847v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Moors" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302658" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368465" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102793-6.00014-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098467.2.173" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cizault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05059992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981545v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welzl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497425v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00680719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lochin_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208954320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicta.com.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isae.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tesa.prd.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elochin.github.io/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grislain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auddino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barraqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3377567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Finzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Franc&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09791-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tauran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Thai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00717-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01468674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Quoc Viet Trang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perennou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boreli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LVC92CS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Chi Bui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0467-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-013-9702-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Petander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/trans.ue.1.2.e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0268-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sarwar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LCHRLJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Martin Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Talavera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2010.039229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0053-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.11.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1272848.1272893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.061707" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-9004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontet Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05147698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04073714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04083292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Louis-Stanislas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tamalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Radzik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925856" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914784" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824755" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Fall57202.2022.10012796" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914743" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829808" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR48589.2020.9098991" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC48805.2020.9268814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mifdaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frances" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mifdaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2018.8402346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mifdaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254449" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Khanh Dang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brulatout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546032v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta G Chaganti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248441" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366321" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736084.2736086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotoarivelo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918919" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883488" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063090v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063066v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2630088.2630094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883487" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarwar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.80" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Chi Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502880.2502887" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Sathiaseelan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692266" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552554v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552581v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Changuel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucheux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2013.6691457" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552535v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552597v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ugo Tournoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263799" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364122" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553126v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263748" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554836v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2012.6381048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012056" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963251" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421758" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Harivelo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466644" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449936v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392560v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594867" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864343v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.QSHINE2008.3845" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594878" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454659.1454679" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1047" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361428v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Tan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.339" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.266" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sawar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392105" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Moors" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302658" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.109" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368465" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102793-6.00014-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098467.2.173" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cizault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05059992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981545v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welzl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497425v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00680719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>