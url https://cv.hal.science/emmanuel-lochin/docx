--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -4107,248 +4107,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of TFRC Loss History Initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigcse Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (2), pp.92-96. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.276-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1272848.1272893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2007.061707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871142v1</w:t>
+                <w:t xml:space="preserve">hal-02871148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of TFRC Loss History Initialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IREEL: Remote Experimentation with Real Protocols and Applications over Emulated Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dairaine</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (3), pp.276-278. </w:t>
+              <w:t xml:space="preserve">Sigcse Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.92-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2007.061707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1272848.1272893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871148v1</w:t>
+                <w:t xml:space="preserve">hal-02871142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gTFRC, a TCP friendly QoS-aware Rate Control for DiffServ Assured Service</w:t>
               </w:r>
@@ -4814,489 +4814,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
+                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Dirach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM ICPS conference, Aug 2025, Osaka, Japan. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303006v2</w:t>
+                <w:t xml:space="preserve">hal-05117069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Selecting a Routing Protocol for Nanosatellite Swarm Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+                <w:t xml:space="preserve">Partitionnement de Graphe pour l'Identification de Goulots d'Étranglement Partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101st IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">XXXe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999739v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement de Graphe pour l'Identification de Goulots d'Étranglement Partagés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Grislain</w:t>
+                <w:t xml:space="preserve">On Selecting a Routing Protocol for Nanosatellite Swarm Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontet Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">101st IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147698v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
+                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Dirach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117069v1</w:t>
+                <w:t xml:space="preserve">hal-05303006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division réseau équitable dans les essaims de nanosatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,407 +5354,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Network Division of Nano-satellite Swarms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+                <w:t xml:space="preserve">BEAT-Traffic: a Blockchain-Enabled infrastructure for Anonymous-yet-Traceable Traffic reporting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The 9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV) co-located with DSN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073714v1</w:t>
+                <w:t xml:space="preserve">hal-04100459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting YouTube QoE over SATCOM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Royer</w:t>
+                <w:t xml:space="preserve">Fair Network Division of Nano-satellite Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083292v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEAT-Traffic: a Blockchain-Enabled infrastructure for Anonymous-yet-Traceable Traffic reporting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+                <w:t xml:space="preserve">Forecasting YouTube QoE over SATCOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV) co-located with DSN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The 97th Vehicular Technology Conference (VTC 2023 Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100459v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Network Characterization of Nano-Satellite Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,290 +5812,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of public networks for safety-related aeronautical communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux récurrents d'attention pour la régression de séries temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Louis-Stanislas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 41st AIAA/IEEE Digital Avionics Systems Conference (DASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698542v1</w:t>
+                <w:t xml:space="preserve">hal-03683785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When BBR beats FEC coded CUBIC flows over SATCOM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rethinking LEO Constellations Routing with the Unsplittable Multi-Commodity Flows Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Hotescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914784⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590651v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Attention Deep Learning Can Improve Copa Congestion Control Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6117,115 +6112,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nearest Is Not The Fastest : On The Importance Of Selecting In/Out Routing Hops Over A Satellite LEO Constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Auddino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6247,462 +6242,467 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicular Technology Conference - VTC2022-Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2022-Fall57202.2022.10012796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux récurrents d'attention pour la régression de séries temporelles</w:t>
+                <w:t xml:space="preserve">Attention Networks for Time Series Regression and Application to Congestion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th International Workshop on Network Intelligence in conjunction with IFIP Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683785v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking LEO Constellations Routing with the Unsplittable Multi-Commodity Flows Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Grislain</w:t>
+                <w:t xml:space="preserve">Towards the use of public networks for safety-related aeronautical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Louis-Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pelissier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
+              <w:t xml:space="preserve">The 41st AIAA/IEEE Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Portsmouth, VA, USA, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739313v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Networks for Time Series Regression and Application to Congestion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Perrier</w:t>
+                <w:t xml:space="preserve">When BBR beats FEC coded CUBIC flows over SATCOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop on Network Intelligence in conjunction with IFIP Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
+              <w:t xml:space="preserve">The 11th Advanced Satellite Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASMS/SPSC55670.2022.9914784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668711v1</w:t>
+                <w:t xml:space="preserve">hal-03590651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XOR-based Source Routing</w:t>
               </w:r>
@@ -7013,51 +7013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Air Traffic Management Meets Blockchain Technology: a Blockchain-based concept for securing the sharing of Flight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dehez Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,2843 +7137,2830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Calculus-based Timing Analysis of AFDX networks with Strict Priority and TSN/BLS Shapers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating TSN/BLS in AFDX for mixed-criticality applications: Model and timing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+                <w:t xml:space="preserve">A. Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Industrial Embedded Systems (SIES 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 14 th IEEE International Workshop on Factory Communication Systems (WFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Imperia, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFCS.2018.8402346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922418v1</w:t>
+                <w:t xml:space="preserve">hal-02540321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating TSN/BLS in AFDX for mixed-criticality applications: Model and timing analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Frances</w:t>
+                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14 th IEEE International Workshop on Factory Communication Systems (WFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Imperia, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Singapore, France. pp.499-504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WFCS.2018.8402346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2018.8355113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540321v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the internet of everything: Deployment scenarios for a QoO-aware integration platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+                <w:t xml:space="preserve">Mixed-Criticality on the AFDX Network: Challenges and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th World Forum on Internet of Things (WF-IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th European Congress EMBEDDED REAL TIME SOFTWARE AND SYSTEMS (ERTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France. pp. 1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433568v1</w:t>
+                <w:t xml:space="preserve">hal-01740558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Scheduling Strategies for Heterogeneous Avionics Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement of Extended AFDX via Bandwidth Reservation for TSN/BLS Shapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Efficient Real-time Data Networks (in conjunction with RTSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nashville, United States</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Real-time Networks (RTN 2018) (in conjunction with ECRTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540317v1</w:t>
+                <w:t xml:space="preserve">hal-01873002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Extended AFDX via Bandwidth Reservation for TSN/BLS Shapers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Scheduling Strategies for Heterogeneous Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Real-time Networks (RTN 2018) (in conjunction with ECRTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">1st Workshop on Efficient Real-time Data Networks (in conjunction with RTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873002v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Criticality on the AFDX Network: Challenges and Potential Solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Frances</w:t>
+                <w:t xml:space="preserve">Controlled Delay Scheduler for VoIP over LEO constellations on LMS channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Congress EMBEDDED REAL TIME SOFTWARE AND SYSTEMS (ERTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">9th Advanced Satellite Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740558v1</w:t>
+                <w:t xml:space="preserve">hal-02536980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Delay Scheduler for VoIP over LEO constellations on LMS channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Tauran</w:t>
+                <w:t xml:space="preserve">Network Calculus-based Timing Analysis of AFDX networks with Strict Priority and TSN/BLS Shapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Advanced Satellite Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Industrial Embedded Systems (SIES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536980v1</w:t>
+                <w:t xml:space="preserve">hal-01922418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving RFC5865 Core Network Scheduling with a Burst Limiting Shaper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Finzi</w:t>
+                <w:t xml:space="preserve">Making H-ARQ suitable for a mobile TCP receiver over LEO satellite constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th EAI International Conference on Wireless and Satellite Systems (formerly PSATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540324v1</w:t>
+                <w:t xml:space="preserve">hal-02540331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Delayed Acknowledgment on TCP performance over LEO satellite constellations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Tauran</w:t>
+                <w:t xml:space="preserve">TCP Non-Renegable Selective Acknowledgments (NR-SACKs) and benefits for space and satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Federated and Fractionated Satellite Systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540327v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making H-ARQ suitable for a mobile TCP receiver over LEO satellite constellations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Tauran</w:t>
+                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EAI International Conference on Wireless and Satellite Systems (formerly PSATS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.177-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540331v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP Non-Renegable Selective Acknowledgments (NR-SACKs) and benefits for space and satellite communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+                <w:t xml:space="preserve">Improving RFC5865 Core Network Scheduling with a Burst Limiting Shaper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Finzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Federated and Fractionated Satellite Systems Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549760v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Observation Streams within Cloud-Based IoT Platforms: Challenges and Directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+                <w:t xml:space="preserve">Impact of Delayed Acknowledgment on TCP performance over LEO satellite constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference on Innovations in Clouds, Internet and Networks, ICIN 2017, Paris, France, March 7-9, 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Federated and Fractionated Satellite Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908065v1</w:t>
+                <w:t xml:space="preserve">hal-02540327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the HINT network emulator to develop opportunistic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of Temporal Random Walks over Opportunistic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Eleventh ACM Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Networks: from theory to interdisciplinary applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545999v1</w:t>
+                <w:t xml:space="preserve">hal-02546006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Temporal Random Walks over Opportunistic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ramiro</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks: from theory to interdisciplinary applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.21-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546006v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Quality-Based Autonomic Adaptation Within Sensor-Based Systems</w:t>
+                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing - ICSOC 2016 Workshops - ASOCA, ISyCC, BSCI, and Satellite Events, Banff, AB, Canada, October 10-13, 2016. Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68136-8_2⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908067v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iQAS: An Integration Platform for QoI Assessment as a Service for Smart Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HINT: from Network Characterization to Opportunistic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE World Forum on Internet of Things, WF-IoT 2016, Reston, VA, USA, December 12-14, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Reston, United States. pp.88--93, </w:t>
+              <w:t xml:space="preserve">the Eleventh ACM Workshop of the 22nd Annual International Conference on Mobile Computing and Networking (Mobicom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.35-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2979683.2979699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908068v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HINT: from Network Characterization to Opportunistic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Using the HINT network emulator to develop opportunistic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Baudic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Eleventh ACM Workshop of the 22nd Annual International Conference on Mobile Computing and Networking (Mobicom 2016)</w:t>
+              <w:t xml:space="preserve">the Eleventh ACM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York City, United States. pp.35-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2979683.2979699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545996v1</w:t>
+                <w:t xml:space="preserve">hal-02545999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov chain model for drop ratio on one-packet buffers DTNs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliable streaming protocol for lossy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh-Khanh Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
+                <w:t xml:space="preserve">Mathias Brulatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158190⟩</w:t>
+              <w:t xml:space="preserve">2015 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.1486-1491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549742v1</w:t>
+                <w:t xml:space="preserve">hal-02546018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable streaming protocol for lossy networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Enabling E2E reliable communications with adaptive re-encoding over Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+                <w:t xml:space="preserve">Vasanta G Chaganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Dubrovnik, Croatia. pp.1486-1491, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.928-933, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2015.7289302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546018v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling E2E reliable communications with adaptive re-encoding over Delay Tolerant Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasanta G Chaganti</w:t>
+                <w:t xml:space="preserve">FLOWER - Fuzzy Lower-than-Best-Effort transport protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Signal Processing for Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248441⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 40th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, United States. pp.279-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2015.7366321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546032v1</w:t>
+                <w:t xml:space="preserve">hal-02543548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER - Fuzzy Lower-than-Best-Effort transport protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+                <w:t xml:space="preserve">When On-the-fly Erasure Code Makes Late Video Decoding Happen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gélard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 40th Conference on Local Computer Networks (LCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2015.7366321⟩</w:t>
+              <w:t xml:space="preserve">25th ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2736084.2736086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543548v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When On-the-fly Erasure Code Makes Late Video Decoding Happen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+                <w:t xml:space="preserve">A Markov chain model for drop ratio on one-packet buffers DTNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Khanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.13-18, </w:t>
+              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2736084.2736086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816486v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal random walk as a lightweight communication infrastructure for opportunistic networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ramiro</w:t>
+                <w:t xml:space="preserve">Revisiting pitfalls of DTN datasets statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 15th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918919⟩</w:t>
+              <w:t xml:space="preserve">the 9th ACM MobiCom workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Maui, United States. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2645672.2645683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549770v1</w:t>
+                <w:t xml:space="preserve">hal-02549615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting pitfalls of DTN datasets statistical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pérennou</w:t>
+                <w:t xml:space="preserve">Revisiting Old Friends: Is CoDel Really Achieving What RED Cannot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th ACM MobiCom workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2645672.2645683⟩</w:t>
+              <w:t xml:space="preserve">CSWS 2014 : ACM SIGCOMM Capacity Sharing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.3-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2630088.2630094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549615v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAPS: Intelligent Delay-Aware Packet Scheduling For Multipath Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9982,92 +9969,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1228-1233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIFT: a Cross-Layer InFormation Tool for Latency Analysis Based on Real Satellite Physical Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10122,3422 +10109,3435 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS/SPSC 2014 : 7th Advanced Satellite Multimedia Systems Conference and the 13th Signal Processing for Space Communications Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Old Friends: Is CoDel Really Achieving What RED Cannot?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Existence Of Optimal LEDBAT Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Quoc Viet Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSWS 2014 : ACM SIGCOMM Capacity Sharing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2630088.2630094⟩</w:t>
+              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1216-1221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063066v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Existence Of Optimal LEDBAT Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+                <w:t xml:space="preserve">Temporal random walk as a lightweight communication infrastructure for opportunistic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1216-1221, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 15th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2014.6883487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063008v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Receiver's Buffer Blocking by Delay Aware Packet Scheduling in Multipath Data Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the trade-off between spectrum efficiency with dedicated access and short end-to-end transmission delays with random access in DVB-RCS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sarwar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Boreli</w:t>
+                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1119-1124, </w:t>
+              <w:t xml:space="preserve">the 2013 ACM MobiCom workshop on Lowest cost denominator networking for universal access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2502880.2502887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552490v1</w:t>
+                <w:t xml:space="preserve">hal-02552541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the trade-off between spectrum efficiency with dedicated access and short end-to-end transmission delays with random access in DVB-RCS2</w:t>
+                <w:t xml:space="preserve">Less-than-Best-Effort Capacity Sharing over High BDP Networks with LEDBAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Radzik</w:t>
+                <w:t xml:space="preserve">Arjuna Sathiaseelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2013 ACM MobiCom workshop on Lowest cost denominator networking for universal access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2502880.2502887⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 78th Vehicular Technology Conference (VTC Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552541v1</w:t>
+                <w:t xml:space="preserve">hal-02550949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less-than-Best-Effort Capacity Sharing over High BDP Networks with LEDBAT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arjuna Sathiaseelan</w:t>
+                <w:t xml:space="preserve">On the limits of DTN monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 78th Vehicular Technology Conference (VTC Fall)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692266⟩</w:t>
+              <w:t xml:space="preserve">IEEE 14th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550949v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limits of DTN monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ramiro</w:t>
+                <w:t xml:space="preserve">Q-AIMD: A Congestion Aware Video Quality Control Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Changuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2013.6583441⟩</w:t>
+              <w:t xml:space="preserve">20th International Packet Video Workshop (PV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PV.2013.6691457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552554v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-AIMD: A Congestion Aware Video Quality Control Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Changuel</w:t>
+                <w:t xml:space="preserve">On the Impact of Link Layer Retransmissions on TCP for Aeronautical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Kerboeuf</w:t>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Faucheux</w:t>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Packet Video Workshop (PV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.38-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PV.2013.6691457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552581v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Link Layer Retransmissions on TCP for Aeronautical Communications</w:t>
+                <w:t xml:space="preserve">Physical Channel Access (PCA): Time and Frequency Access Methods Simulation in NS-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.38-48, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_4⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.174-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552535v1</w:t>
+                <w:t xml:space="preserve">hal-02552569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Channel Access (PCA): Time and Frequency Access Methods Simulation in NS-2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating Receiver's Buffer Blocking by Delay Aware Packet Scheduling in Multipath Data Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mifdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services - PSATS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.174-185, </w:t>
+              <w:t xml:space="preserve">Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1119-1124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552569v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility of monitoring DTN: Impacts of fine tuning on routing protocols and the user experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ramiro</w:t>
+                <w:t xml:space="preserve">Analytical Model of TCP Relentless Congestion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UXwIT 2012 -I Chilean Workshop on User eXperience with Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552597v1</w:t>
+                <w:t xml:space="preserve">hal-02552607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of TCP Relentless Congestion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Diana</w:t>
+                <w:t xml:space="preserve">On the limit of fountain MDC codes for video Peer-To-Peer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552607v1</w:t>
+                <w:t xml:space="preserve">hal-02553140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limit of fountain MDC codes for video Peer-To-Peer networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Ugo Tournoux</w:t>
+                <w:t xml:space="preserve">Performance evaluation of multipath transport protocol in heterogeneous network environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mifdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 International Symposium on Communications and Information Technologies (ISCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Gold Coast, Australia. pp.985-990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIT.2012.6381048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02553140v1</w:t>
+                <w:t xml:space="preserve">hal-02554836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory and complexity analysis of on-the-fly coding schemes for multimedia multicast communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Smith</w:t>
+                <w:t xml:space="preserve">A DTN routing scheme for quasi-deterministic networks with application to LEO satellites topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 76th Vehicular Technology Conference: VTC2012-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02553121v1</w:t>
+                <w:t xml:space="preserve">hal-00868858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the delay distribution of Binary Spray and Wait routing protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Diana</w:t>
+                <w:t xml:space="preserve">Memory and complexity analysis of on-the-fly coding schemes for multimedia multicast communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.2070-2074, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553126v1</w:t>
+                <w:t xml:space="preserve">hal-02553121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Realistic Cross-Layer Analysis based on Satellite Physical Layer Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+                <w:t xml:space="preserve">Modelling the delay distribution of Binary Spray and Wait routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications - (PIMRC 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362797⟩</w:t>
+              <w:t xml:space="preserve">IEEE Thirteenth International Symposium on "A World of Wireless, Mobile and Multimedia Networks" (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552616v1</w:t>
+                <w:t xml:space="preserve">hal-02553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of multipath transport protocol in heterogeneous network environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Golam Sarwar</w:t>
+                <w:t xml:space="preserve">Enabling Realistic Cross-Layer Analysis based on Satellite Physical Layer Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Communications and Information Technologies (ISCIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Gold Coast, Australia. pp.985-990, </w:t>
+              <w:t xml:space="preserve">2012 IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications - (PIMRC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.9 - 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCIT.2012.6381048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554836v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DTN routing scheme for quasi-deterministic networks with application to LEO satellites topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Diana</w:t>
+                <w:t xml:space="preserve">Online multipath convolutional coding for real-time transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 76th Vehicular Technology Conference: VTC2012-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">19th International Packet Video Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Munich-Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868858v1</w:t>
+                <w:t xml:space="preserve">hal-00684956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online multipath convolutional coding for real-time transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+                <w:t xml:space="preserve">On the feasibility of monitoring DTN: Impacts of fine tuning on routing protocols and the user experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Packet Video Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Munich-Garching, Germany</w:t>
+              <w:t xml:space="preserve">UXwIT 2012 -I Chilean Workshop on User eXperience with Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684956v1</w:t>
+                <w:t xml:space="preserve">hal-02552597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xstream-X264: Real-time H.264 streaming with cross-layer integration</w:t>
+                <w:t xml:space="preserve">Mitigating the Impact of Packet Reordering to Maximize Performance of Multimedia Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roksana Boreli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567159v1</w:t>
+                <w:t xml:space="preserve">hal-02554841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the Impact of Packet Reordering to Maximize Performance of Multimedia Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Golam Sarwar</w:t>
+                <w:t xml:space="preserve">SatERN: a PEP-less solution for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roksana Boreli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 - 2011 IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554841v1</w:t>
+                <w:t xml:space="preserve">hal-01246108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SatERN: a PEP-less solution for satellite communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+                <w:t xml:space="preserve">Xstream-X264: Real-time H.264 streaming with cross-layer integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246108v1</w:t>
+                <w:t xml:space="preserve">hal-02567159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safetynet version 2, a packet error recovery architecture for vertical handoffs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrik Petander</w:t>
+                <w:t xml:space="preserve">ECN verbose mode: a statistical method for network path congestion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST MONAMI 2010 - 2nd International ICST Conference on Mobile Networks and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFOCOM IEEE Conference on Computer Communications WIP track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582607v1</w:t>
+                <w:t xml:space="preserve">hal-00582609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMP: SMTP server Topological Analysis by Message headers Parsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Congestion Events Detection (TCED): Towards Decorrelating Congestion Detection from TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanilo Harivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CCNC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SAC 2010 Networking Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00421935v1</w:t>
+                <w:t xml:space="preserve">hal-00448524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Congestion Events Detection (TCED): Towards Decorrelating Congestion Detection from TCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
+                <w:t xml:space="preserve">Towards an incremental deployment of ERN protocols: a proposal for an E2E-ERN hybrid protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SAC 2010 Networking Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Protocols for Future, Large-Scale And Diverse Network Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lancaster, PA, US., Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448524v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an incremental deployment of ERN protocols: a proposal for an E2E-ERN hybrid protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tuan Tran Thai</w:t>
+                <w:t xml:space="preserve">Robust Streaming in Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arnal</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Protocols for Future, Large-Scale And Diverse Network Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lancaster, PA, US., Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE ICC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246109v1</w:t>
+                <w:t xml:space="preserve">hal-00449936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECN verbose mode: a statistical method for network path congestion estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Diana</w:t>
+                <w:t xml:space="preserve">A packet error recovery scheme for vertical handovers mobility management protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Petander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM IEEE Conference on Computer Communications WIP track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICST MobiQuitous - 7th International ICST Conference on Mobile and Ubiquitous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2010.5466644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00582609v1</w:t>
+                <w:t xml:space="preserve">hal-00582606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Streaming in Delay Tolerant Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+                <w:t xml:space="preserve">Safetynet version 2, a packet error recovery architecture for vertical handoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Petander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.0</w:t>
+              <w:t xml:space="preserve">ICST MONAMI 2010 - 2nd International ICST Conference on Mobile Networks and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Santander, Spain. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449936v1</w:t>
+                <w:t xml:space="preserve">hal-00582607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A packet error recovery scheme for vertical handovers mobility management protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STAMP: SMTP server Topological Analysis by Message headers Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST MobiQuitous - 7th International ICST Conference on Mobile and Ubiquitous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CCNC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Las Vegas, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2010.5421758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582606v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of TFRC Feedbacks Frequency over Long Delay Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+                <w:t xml:space="preserve">Tetrys : Un mécanisme de ﬁabilisation polyvalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roksana Boreli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 5p</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394880v1</w:t>
+                <w:t xml:space="preserve">inria-00419490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique d'estimation de la congestion d'un réseau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Validation of a Reliable Rate Based Transport Protocol: The Chameleon Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Anelli</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417794v1</w:t>
+                <w:t xml:space="preserve">hal-00394874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13664,820 +13664,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrys : Un mécanisme de ﬁabilisation polyvalent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
+                <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications (IWSSC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419490v1</w:t>
+                <w:t xml:space="preserve">hal-00394882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Configuration for Satellite PEPs using a Reliable Service on Top of a Routers-Assisted Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+                <w:t xml:space="preserve">A Study on the Benefit of TCP Packet Prioritisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications (IWSSC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5p</w:t>
+              <w:t xml:space="preserve">The 17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394882v1</w:t>
+                <w:t xml:space="preserve">hal-00449764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Reliable Rate Based Transport Protocol: The Chameleon Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-Fly Coding for Real-Time Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 8p</w:t>
+              <w:t xml:space="preserve">ACM Multimedia 2009 System Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394874v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Benefit of TCP Packet Prioritisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Dedu</w:t>
+                <w:t xml:space="preserve">Une méthode statistique d'estimation de la congestion d'un réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449764v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00417794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Coding for Real-Time Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of TFRC Feedbacks Frequency over Long Delay Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia 2009 System Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium (IEEE GIIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448443v1</w:t>
+                <w:t xml:space="preserve">hal-00394880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des événements de congestion de TCP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanilo Harivelo</w:t>
+                <w:t xml:space="preserve">Mobile TFRC: a congestion control for WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Newport Beach, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250227v1</w:t>
+                <w:t xml:space="preserve">hal-02864341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile TFRC: a congestion control for WLANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sénac</w:t>
+                <w:t xml:space="preserve">Rethinking Reliability for Long-Delay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864341v1</w:t>
+                <w:t xml:space="preserve">hal-00361339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Reliability for Long-Delay Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Cross-Layer based Congestion Control for WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.QSHINE2008.3845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361339v1</w:t>
+                <w:t xml:space="preserve">hal-02864343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer based Congestion Control for WLANs</w:t>
+                <w:t xml:space="preserve">A novel Middleware for the Mobility Management Over the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
@@ -14495,645 +14517,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Newport Beach, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.QSHINE2008.3845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864343v1</w:t>
+                <w:t xml:space="preserve">hal-02864332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Middleware for the Mobility Management Over the Internet</w:t>
+                <w:t xml:space="preserve">Cross-layer based erasure code to reduce the 802.11 performance anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Symposium on a World of Wireless, Mobile and Multimedia Networks (WOWMOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th ACM international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1454659.1454679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2008.4594878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864332v1</w:t>
+                <w:t xml:space="preserve">hal-02567202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer based erasure code to reduce the 802.11 performance anomaly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sénac</w:t>
+                <w:t xml:space="preserve">Improvements in DCCP congestion control for satellite links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roksana Boreli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM international symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1454659.1454679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567202v1</w:t>
+                <w:t xml:space="preserve">hal-00361342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in DCCP congestion control for satellite links</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing network congestion with a Kohonen-based RED queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications 19- 23 May 2008, Beijing, China.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.1047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361342v1</w:t>
+                <w:t xml:space="preserve">hal-00361334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing network congestion with a Kohonen-based RED queue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video TFRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications 19- 23 May 2008, Beijing, China.</w:t>
+              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Beijing, China. 5p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2008.1047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361334v1</w:t>
+                <w:t xml:space="preserve">hal-00361428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video TFRC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ardon</w:t>
+                <w:t xml:space="preserve">Détection des événements de congestion de TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanilo Harivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2008 : IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2008.339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00361428v1</w:t>
+                <w:t xml:space="preserve">hal-00250227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sender-Based TFRC</w:t>
               </w:r>
@@ -15425,265 +15425,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and performance analysis of a QoS-aware TFRC mechanism</w:t>
+                <w:t xml:space="preserve">gTFRC : a QoS-aware congestion control algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302658⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549667v1</w:t>
+                <w:t xml:space="preserve">hal-02550847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gTFRC : a QoS-aware congestion control algorithm</w:t>
+                <w:t xml:space="preserve">Implementation and performance analysis of a QoS-aware TFRC mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dairaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking, International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapore, Singapore. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550847v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Versatile Transport Protocol</w:t>
               </w:r>
@@ -15767,238 +15767,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICN 2005 - 4th IEEE International Conference on Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1108-1119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488488v1</w:t>
+                <w:t xml:space="preserve">hal-01488485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
+                <w:t xml:space="preserve">AIMD Penalty Shaper to Enforce Assured Service for TCP Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2005 - 4th IFIP-TC6 Networking 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICN 2005 - 4th IEEE International Conference on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodes de garantie de débit d'un flot TCP dans un réseau à service assuré</w:t>
               </w:r>
@@ -16181,286 +16181,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539718v1</w:t>
+                <w:t xml:space="preserve">hal-01539686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, implémentation et mesure des performances d'une architecture de communication à QdS garantie dans un domaine IPv6 à services différenciés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for an IP Differentiated Services Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Francophone sur l'Ingénierie des Protocoles (CFIP'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2002 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, New York, NY, United States. pp.976-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2002.997000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539686v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, implementation and evaluation of a QoS - based architecture for an IP environment supporting differential services</w:t>
               </w:r>
@@ -16790,51 +16790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using emulation to validate applications on opportunistic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16946,51 +16946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ugo Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances In Delay-Tolerant Networks (DTNs), 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, 2014, Woodhead Publishing Series in Electronic and Optical Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17024,51 +17024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transport protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18302,51 +18302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18677,51 +18677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F303209A"/>
+    <w:nsid w:val="8D3064B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18908,51 +18908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lochin_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208954320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicta.com.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isae.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tesa.prd.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elochin.github.io/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grislain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auddino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barraqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3377567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Finzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Franc&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09791-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tauran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Thai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00717-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01468674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Quoc Viet Trang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perennou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boreli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LVC92CS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Chi Bui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0467-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-013-9702-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Petander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/trans.ue.1.2.e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0268-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sarwar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LCHRLJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Martin Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Talavera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2010.039229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0053-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.11.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1272848.1272893" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.061707" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-9004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontet Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05147698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04073714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04083292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Louis-Stanislas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tamalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Radzik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925856" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914784" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824755" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Fall57202.2022.10012796" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914743" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829808" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR48589.2020.9098991" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC48805.2020.9268814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mifdaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frances" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mifdaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2018.8402346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mifdaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254449" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Khanh Dang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158190" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brulatout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546032v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta G Chaganti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248441" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366321" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736084.2736086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotoarivelo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918919" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062851v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883488" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063090v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063066v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2630088.2630094" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883487" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarwar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.80" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Chi Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502880.2502887" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550949v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Sathiaseelan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692266" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552554v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552581v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Changuel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucheux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2013.6691457" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552535v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552597v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ugo Tournoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263799" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364122" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553126v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263748" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554836v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2012.6381048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012056" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963251" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421758" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Harivelo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466644" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449936v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417794v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392560v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594867" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864343v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.QSHINE2008.3845" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594878" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454659.1454679" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1047" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361428v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Tan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.339" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.266" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sawar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392105" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Moors" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302658" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.109" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368465" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102793-6.00014-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098467.2.173" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cizault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05059992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981545v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welzl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497425v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00680719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-lochin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08943174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lochin_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208954320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lip6.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nicta.com.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isae.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enac.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tesa.prd.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elochin.github.io/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grislain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Auddino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barraqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pradas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3377567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Finzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Franc&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09791-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theobald de Riberolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00902-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tauran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Thai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00717-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2017.0008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01468674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;nac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Quoc Viet Trang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perennou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boreli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LVC92CS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mehani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Chi Bui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0467-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-013-9702-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Petander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/trans.ue.1.2.e3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy P&#233;rennou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dairaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0268-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sarwar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LCHRLJ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Martin Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Talavera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourjon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2010.039229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0053-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.11.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.061707" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1272848.1272893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-9004-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.675-699" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05362370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05147698v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontet Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pontet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez Clementi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04073714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04083292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914743" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824755" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Radzik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Fall57202.2022.10012796" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829808" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Louis-Stanislas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tamalet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925856" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC55670.2022.9914784" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR48589.2020.9098991" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC48805.2020.9268814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2019.8746404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Asghar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mifdaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frances" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2018.8402346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02433568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2018.8355113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740558v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mifdaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mifdaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Amer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908065v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899407" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254449" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68136-8_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845400" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2979683.2979699" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brulatout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khalife" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2015.7289302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta G Chaganti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248441" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366321" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736084.2736086" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Khanh Dang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158190" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2630088.2630094" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883488" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883487" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rakotoarivelo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918919" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Chi Bui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502880.2502887" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Sathiaseelan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692266" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2013.6583441" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Changuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Kerboeuf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucheux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2013.6691457" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarwar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.80" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553140v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smith" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ugo Tournoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263799" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554836v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2012.6381048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868858v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364122" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263748" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552616v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#232;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362797" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963251" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012056" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2010.5466644" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448524v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Harivelo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246109v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449936v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582607v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421935v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2010.5421758" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419490v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394874v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392560v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394882v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449764v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594867" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.QSHINE2008.3845" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864332v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2008.4594878" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454659.1454679" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361334v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Tan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.339" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250227v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.266" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Sawar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392105" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.51" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550847v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Moors" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302658" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368465" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488485v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488488v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_34" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1LL6LGS3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531092v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Moulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lozes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2002.997000" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571220v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44763-6_10" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CNV07ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casenove" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiselia Tan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1140124.1140220" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102793-6.00014-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098467.2.173" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864355v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-79120-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79120-1_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Vida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544933v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cizault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05059992v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981545v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982230v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welzl" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119639v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497425v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00680719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>