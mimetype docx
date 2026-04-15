--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -342,2397 +342,2397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal‐Free Multicatalytic Decarbonylation of Aldehydes Driven by Light</w:t>
+                <w:t xml:space="preserve">Advances in Radical Remote γ-Functionalization of α,β-Unsaturated Carbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Nouaille</w:t>
+                <w:t xml:space="preserve">Soumaya Jemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Terzani</w:t>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Fakih</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202424459⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2705-6364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949214v1</w:t>
+                <w:t xml:space="preserve">hal-05364841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Radical Remote γ-Functionalization of α,β-Unsaturated Carbonyl Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of Se(IV) Aryltrifluoromethylselenide Dichlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Jemail</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Juan Cabrera-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2705-6364⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364841v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical photochemical difluorosulfoximination of alkenes and propellanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5sc01068c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Se(IV) Aryltrifluoromethylselenide Dichlorides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multigram-Scale Synthesis and Study of Reactivity of Two Difluoromethylating Reagents Based on Sulfoximine Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Juan Cabrera-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500865⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.5c00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380927v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigram-Scale Synthesis and Study of Reactivity of Two Difluoromethylating Reagents Based on Sulfoximine Skeletons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Goujon</w:t>
+                <w:t xml:space="preserve">Metal‐Free Multicatalytic Decarbonylation of Aldehydes Driven by Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Terzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Briand</w:t>
+                <w:t xml:space="preserve">Yara Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (15), pp.e202424459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.5c00148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202424459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143166v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic α‐Difluoroalkoxyketones Synthesis via Radical Intermolecular Alkoxylation of Difluoroenol Silyl Ethers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One‐Pot Regioselective γ‐Trifluoromethylthiolation and γ‐Methylthiolation of Enals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dell'Amico</w:t>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400510⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680319v1</w:t>
+                <w:t xml:space="preserve">hal-04533535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalyzed One‐Pot Selective Synthesis of γ‐(per)fluoroalkenylated α,β‐Unsaturated Carbonyl Compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Site‐Selective γ‐Trihalomethylation and γ‐Dihalomethylidenation of Silyl Dienol Ethers under Organophotoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04665645v1</w:t>
+                <w:t xml:space="preserve">hal-04833542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site‐Selective γ‐Trihalomethylation and γ‐Dihalomethylidenation of Silyl Dienol Ethers under Organophotoredox Catalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Light‐Driven Synthesis and Functionalization of Bicycloalkanes, Cubanes and Related Bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403598⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833542v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Driven Synthesis and Functionalization of Bicycloalkanes, Cubanes and Related Bioisosteres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">From perfluoroalkyl aryl sulfoxides to ortho thioethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202317333⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2108-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451019v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐Pot Regioselective γ‐Trifluoromethylthiolation and γ‐Methylthiolation of Enals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electrophilic Fluorination of Silyl Dienol Ethers: a General and Selective Access to γ‐Fluoro Enals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400119⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), pp.e202303545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533535v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perfluoroalkyl aryl sulfoxides to ortho thioethers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Cyclic Sulfoximines as Methyl and Perdeuteromethyl Transfer Agents and Their Applications in Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shulei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.181⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202412418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689107v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic Fluorination of Silyl Dienol Ethers: a General and Selective Access to γ‐Fluoro Enals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on Physico‐Chemical Properties of Sulfoximines: Acidity, Basicity and Lipophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märt Lõkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kesküla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Erik Soosaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (10), pp.e202303545. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.e202402329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04404468v1</w:t>
+                <w:t xml:space="preserve">hal-04814363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Sulfoximines as Methyl and Perdeuteromethyl Transfer Agents and Their Applications in Photoredox Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
+                <w:t xml:space="preserve">Photocatalytic α‐Difluoroalkoxyketones Synthesis via Radical Intermolecular Alkoxylation of Difluoroenol Silyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dell'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202412418⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785277v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Physico‐Chemical Properties of Sulfoximines: Acidity, Basicity and Lipophilicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalyzed One‐Pot Selective Synthesis of γ‐(per)fluoroalkenylated α,β‐Unsaturated Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (1), pp.e202402329. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202402329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814363v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR and DFT Studies with a Doubly Labelled 15 N/ 6 Li S ‐Trifluoromethyl Sulfoximine Reveal Why a Directed ortho ‐Lithiation Requires an Excess of n ‐BuLi</w:t>
+                <w:t xml:space="preserve">Benzodithiazoles‐Sulfoximines: Preparation, Properties and Reactivities as Radical Perfluoroalkylating Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hédouin</w:t>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hend Besrour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
+                <w:t xml:space="preserve">Christiane André-Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202214106⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (14), pp.2392-2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912827v1</w:t>
+                <w:t xml:space="preserve">hal-04161292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroalkyl Selenoxides, Selenones and Selenoximines: General Preparation and Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">Perfluoroalkylated Sulfoximines as Analogues of Togni Reagents: The Crucial Role of Fluorine Atoms for the Stability of Hypervalent Iodine Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202300951⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046563v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroalkylated Sulfoximines as Analogues of Togni Reagents: The Crucial Role of Fluorine Atoms for the Stability of Hypervalent Iodine Scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfluoroalkyl Selenoxides, Selenones and Selenoximines: General Preparation and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300963⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202300951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316672v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzodithiazoles‐Sulfoximines: Preparation, Properties and Reactivities as Radical Perfluoroalkylating Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">NMR and DFT Studies with a Doubly Labelled 15 N/ 6 Li S ‐Trifluoromethyl Sulfoximine Reveal Why a Directed ortho ‐Lithiation Requires an Excess of n ‐BuLi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Messaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Hend Besrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane André-Barrès</w:t>
+                <w:t xml:space="preserve">Jacques Maddaluno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 365 (14), pp.2392-2399. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.e202214106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161292v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Uses of Photogenerated Oxygen-Centered Radicals in Intermolecular C-O Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,90 +2779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revival of Enantioselective Perfluoroalkylation – Update of New Synthetic Approaches from 2015–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,818 +2890,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinylic Trifluoromethylselenolation via Pd‐Catalyzed C−H Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">Remote Radical Trifluoromethylation: A Unified Approach to the Selective Synthesis of γ-Trifluoromethyl α,β-Unsaturated Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Vigier</w:t>
+                <w:t xml:space="preserve">Linh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (51), pp.9375-9380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784203v1</w:t>
+                <w:t xml:space="preserve">hal-03936896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Radical Trifluoromethylation: A Unified Approach to the Selective Synthesis of γ-Trifluoromethyl α,β-Unsaturated Carbonyl Compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorine and chalcogen atoms: An association of benefactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03676⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.132754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2022.132754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936896v1</w:t>
+                <w:t xml:space="preserve">hal-03687520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine and chalcogen atoms: An association of benefactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Dual Photocatalysis for the Straightforward Coupling of Thiosugars and Arylsulfoximines: Towards Unprecedented Cyclic Heteroatomic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.132754. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2022.132754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687520v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Photocatalysis for the Straightforward Coupling of Thiosugars and Arylsulfoximines: Towards Unprecedented Cyclic Heteroatomic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">Vinylic Trifluoromethylselenolation via Pd‐Catalyzed C−H Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingxiang Zhu</w:t>
+                <w:t xml:space="preserve">Jordan Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Rombault</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668549v1</w:t>
+                <w:t xml:space="preserve">hal-03784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Physical Properties and Application of a Series of New Polyoxometalate-Based Ionic Liquids</w:t>
+                <w:t xml:space="preserve">Structure and Reactivity of N‐Heterocyclic Alkynyl Hypervalent Iodine Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+                <w:t xml:space="preserve">Eliott Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
+                <w:t xml:space="preserve">Matthew Wodrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Farzaneh Fadaei‐tirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26020496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120947v1</w:t>
+                <w:t xml:space="preserve">hal-03265356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Reactivity of N‐Heterocyclic Alkynyl Hypervalent Iodine Reagents</w:t>
+                <w:t xml:space="preserve">Synthesis, Physical Properties and Application of a Series of New Polyoxometalate-Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Le Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wodrich</w:t>
+                <w:t xml:space="preserve">Salomé Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Fadaei‐tirani</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (42), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202101475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265356v1</w:t>
+                <w:t xml:space="preserve">hal-03120947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical α-Trifluoromethoxylation of Ketones under Batch and Flow Conditions by Means of Organic Photoredox Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,723 +3785,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+                <w:t xml:space="preserve">Arnaud de Zordo‐banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.6028-6033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834344v1</w:t>
+                <w:t xml:space="preserve">hal-03407531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Intermolecular C-O Bond Formation with Alkoxyl Radicals: Photoredox-Catalyzed α-Alkoxylation of Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pegot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (22), pp.8926-8930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407531v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular C-O Bond Formation with Alkoxyl Radicals: Photoredox-Catalyzed α-Alkoxylation of Carbonyl Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (22), pp.8926-8930. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.132507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487851v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
+                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231821v1</w:t>
+                <w:t xml:space="preserve">hal-03834329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (22), pp.9751-9755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834329v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,77 +4578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Induced Metal-Free Trifluoromethylselenolation of Electron-Rich Heteroarenes Using the Nucleophilic Me4N][SeCF3] Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice N. Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,347 +4840,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
+                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rössler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1429-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992788v1</w:t>
+                <w:t xml:space="preserve">hal-02992749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benson Jelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erick Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1429-1432. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (24), pp.9264-9280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992749v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5208,494 +5208,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Trifluoromethylation of Alcohols Using a Hypervalent Iodosulfoximine Reagent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorna Kalim</w:t>
+                <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121267v1</w:t>
+                <w:t xml:space="preserve">hal-03033317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Gram-Scale Preparation of S -Trifluoromethyl Sulfoximines and Sulfilimino Iminiums, Powerful Reagents for the Late Stage Introduction of the CF 3 Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Direct Trifluoromethylation of Alcohols Using a Hypervalent Iodosulfoximine Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Certal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Ewa Pietrasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Bertin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00403⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097860v1</w:t>
+                <w:t xml:space="preserve">hal-03121267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Taponard</w:t>
+                <w:t xml:space="preserve">Optimization and Gram-Scale Preparation of S -Trifluoromethyl Sulfoximines and Sulfilimino Iminiums, Powerful Reagents for the Late Stage Introduction of the CF 3 Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Certal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ghiazza</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (11), </w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.704-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202000185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033317v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox-Catalyzed Selective Synthesis of Allylic Perfluoroalkanes from Alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (45), pp.10213-10216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5857,1272 +5857,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t>
+                <w:t xml:space="preserve">General, Practical and Selective Oxidation Protocol for CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S into CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S(O) Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Levitre</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Liubov Sokolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisa Orlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347070v1</w:t>
+                <w:t xml:space="preserve">hal-02358280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Modulation of the mechanical energy storage performance of the MIL-47(V&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;) metal organic framework by ligand functionalization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Merging hypervalent iodine and sulfoximine chemistry: a new electrophilic trifluoromethylation reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Fabry</w:t>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt90029b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (45), pp.10516-10523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc04289j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404846v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging hypervalent iodine and sulfoximine chemistry: a new electrophilic trifluoromethylation reagent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (45), pp.10516-10523. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (7), pp.4086-4094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sc04289j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514618v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General, Practical and Selective Oxidation Protocol for CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S into CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S(O) Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni/Photoredox-Dual-Catalyzed Functionalization of 1-Thiosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liubov Sokolenko</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mouad Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071249⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.5132-5137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358280v1</w:t>
+                <w:t xml:space="preserve">hal-02396639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+                <w:t xml:space="preserve">Correction: Modulation of the mechanical energy storage performance of the MIL-47(V IV ) metal organic framework by ligand functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Paul Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (7), pp.4086-4094. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (8), pp.2823-2823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt90029b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093608v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni/Photoredox-Dual-Catalyzed Functionalization of 1-Thiosugars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingxiang Zhu</w:t>
+                <w:t xml:space="preserve">Intermolecular Trapping of Alkoxyl Radicals with Alkenes: A New Route to Ether Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01730⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (13), pp.1489-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1611785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396639v1</w:t>
+                <w:t xml:space="preserve">hal-02347568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Modulation of the mechanical energy storage performance of the MIL-47(V IV ) metal organic framework by ligand functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Fabry</w:t>
+                <w:t xml:space="preserve">Spin trapping : la chasse aux intermédiaires radicalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane André-Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333360v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Trapping of Alkoxyl Radicals with Alkenes: A New Route to Ether Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1611785⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (15), pp.6005-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347568v1</w:t>
+                <w:t xml:space="preserve">hal-02347070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin trapping : la chasse aux intermédiaires radicalaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Correction: Modulation of the mechanical energy storage performance of the MIL-47(V&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;) metal organic framework by ligand functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.2823 - 2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt90029b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011793v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Preparation of Vinyl S -Trifluoromethyl N H Aryl Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,77 +7199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel A. Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.439-448. </w:t>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7435,291 +7435,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoredox‐Initiated 1,2‐Difunctionalization of Alkenes with N ‐Chloro S ‐Fluoroalkyl Sulfoximines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recent trends in perfluorinated sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (3), pp.436-440. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (8), pp.711-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201801207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358288v1</w:t>
+                <w:t xml:space="preserve">hal-02358299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in perfluorinated sulfoximines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Photoredox‐Initiated 1,2‐Difunctionalization of Alkenes with N ‐Chloro S ‐Fluoroalkyl Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (8), pp.711-722. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (3), pp.436-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201801207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358299v1</w:t>
+                <w:t xml:space="preserve">hal-02358288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Trifluoromethylthiolation Reactions Involving Radical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7766,77 +7766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkoxyl Radicals Generated under Photoredox Catalysis: A Strategy for anti-Markovnikov Alkoxylation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7877,2265 +7877,2265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Efficient and Practical Methods for the Preparation of Functionalized Aliphatic Trifluoromethyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Simon</w:t>
+                <w:t xml:space="preserve">Taras M Sokolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Maya I Dronkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
+                <w:t xml:space="preserve">Lev M Yagupolskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yurii L Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22050804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624958v1</w:t>
+                <w:t xml:space="preserve">hal-05121187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF 3 S(O) n -containing enaminones as precursors for the synthesis of pyrimidine-4(3 H )-ones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliia Kumanetska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.046⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (18), pp.4960-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130991v1</w:t>
+                <w:t xml:space="preserve">hal-02105321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (18), pp.4282-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606613v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective carboxylate directed ortho functionalization in copper catalyzed reactions of polyiodo aromatics: A straightforward preparation of 5,7-diiodo-1H-isochromen-1-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bahlaouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Diter</w:t>
+                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">Jean Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.6131-6136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113752v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Efficient and Practical Methods for the Preparation of Functionalized Aliphatic Trifluoromethyl Ethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CF 3 S(O) n -containing enaminones as precursors for the synthesis of pyrimidine-4(3 H )-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Sokolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras M Sokolenko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Liliia Kumanetska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22050804⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (13), pp.1308-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121187v1</w:t>
+                <w:t xml:space="preserve">hal-05130991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02444⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105321v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the SCF3 radical by photoredox catalysis: Intra- and intermolecular carbotrifluoromethylthiolation of alkenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Zriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700734⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606062v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective carboxylate directed ortho functionalization in copper catalyzed reactions of polyiodo aromatics: A straightforward preparation of 5,7-diiodo-1H-isochromen-1-ones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
+                <w:t xml:space="preserve">Marion Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Parrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Pierre-André Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.6131-6136. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619447v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S -Trifluoromethyl Sulfoximine as a Directing Group in Ortho -Lithiation Reaction toward Structural Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+                <w:t xml:space="preserve">Synthesis of N-Alkenyl and N-Alkynyl S-Perfluoroalkylated Sulfoximines by Copper Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Thanh Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martial Toffano</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (19), pp.5102-5105. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.4423 - 4428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130984v1</w:t>
+                <w:t xml:space="preserve">hal-02631721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-Alkenyl and N-Alkynyl S-Perfluoroalkylated Sulfoximines by Copper Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pegot</w:t>
+                <w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600649⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631721v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoredox-Catalyzed Three-Component Tandem Process: An Assembly of Complex Trifluoromethylated Phthalans and Isoindolines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+                <w:t xml:space="preserve">S -Trifluoromethyl Sulfoximine as a Directing Group in Ortho -Lithiation Reaction toward Structural Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Carboni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (12), pp.2906-2909. </w:t>
+              <w:t xml:space="preserve">, 2016, 18 (19), pp.5102-5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b02548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347519v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized S-perfluorinated sulfoximines: Preparation and evaluation in catalytic processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Difluoromethyl and Chlorofluoromethyl Sulfoximines: Synthesis and Evaluation as Electrophilic Perfluoroalkylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Toffano</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (14), pp.3069-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131389v1</w:t>
+                <w:t xml:space="preserve">hal-05131384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difluoromethyl and Chlorofluoromethyl Sulfoximines: Synthesis and Evaluation as Electrophilic Perfluoroalkylating Reagents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative desulfurization–fluorination reaction promoted by [bdmim][F] for the synthesis of difluorinated methyl ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500201⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (13), pp.1682-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131384v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative desulfurization–fluorination reaction promoted by [bdmim][F] for the synthesis of difluorinated methyl ethers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393-394, pp.56-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131378v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arylation of perfluoroalkyl vinyl sulfoxides via the Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov V. Sokolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii L. Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liubov V. Sokolenko</w:t>
+                <w:t xml:space="preserve">Yurii G. Vlasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurii L. Yagupolskii</w:t>
+                <w:t xml:space="preserve">Liudmila N. Babichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volidimir O. Lipetskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (10), pp.1259-1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (16), pp.2439-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313987v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized S-perfluorinated sulfoximines: Preparation and evaluation in catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Carboni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2015.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1378715⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347532v1</w:t>
+                <w:t xml:space="preserve">hal-05131389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent free nucleophilic introduction of fluorine with [bmim][F]</w:t>
               </w:r>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (4), pp.826 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10251,64 +10251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox-induced three-component azido- and aminotrifluoromethylation of alkenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10349,614 +10349,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Separation of Hexane Isomers by a Functionalized Flexible Metal Organic Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201401974⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (4), pp.1240-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077066v1</w:t>
+                <w:t xml:space="preserve">hal-00966064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoredox-induced three-component oxy-, amino-, and carbotrifluoromethylation of enecarbamates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Complete Separation of Hexane Isomers by a Functionalized Flexible Metal Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alirio Egidio Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, xx (xx), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201401974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol500374e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00966064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Isolation of Enantiopure Perfluoroalkylated Sulfilimines and Sulfoximines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+                <w:t xml:space="preserve">Extended and functionalized porous iron( III ) tri- or dicarboxylates with MIL-100/101 topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Kolodziej</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+                <w:t xml:space="preserve">Hubert Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2014.410⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.6872--6874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc02175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121417v1</w:t>
+                <w:t xml:space="preserve">hal-01064282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended and functionalized porous iron( III ) tri- or dicarboxylates with MIL-100/101 topologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farah Benyettou</w:t>
+                <w:t xml:space="preserve">First Isolation of Enantiopure Perfluoroalkylated Sulfilimines and Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Emilie Kolodziej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.6872--6874. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc02175d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2014.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064282v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One pot and selective intermolecular aryl- and heteroaryl-trifluoromethylation of alkenes by photoredox catalysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,278 +10988,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mild and Efficient Procedure for the N-Functionalization of S-Perfluoroalkylated Aryl Sulfoximines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfluoroalkylated Bis(sulfilimine)s and Bis(sulfoximine)s by a Ritter‐Type Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338440⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (34), pp.7800 - 7808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131369v1</w:t>
+                <w:t xml:space="preserve">hal-05121430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroalkylated Bis(sulfilimine)s and Bis(sulfoximine)s by a Ritter‐Type Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mild and Efficient Procedure for the N-Functionalization of S-Perfluoroalkylated Aryl Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Constant-Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (34), pp.7800 - 7808. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (11), pp.1505-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121430v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electrocatalytic hydrogen evolution reaction promoted by [Mo2O2S2]-based molybdenum cycles in aqueous medium.</w:t>
               </w:r>
@@ -11271,64 +11271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Claude Kemmegne-Mbouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11431,51 +11431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3), pp.479-488. </w:t>
@@ -11507,998 +11507,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as new media for electrophilic trifluoromethylation reactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octupolar derivatives functionalized with superacceptor peripheral groups Synthesis and evaluation of the electron-withdrawing ability of potent unusual groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+                <w:t xml:space="preserve">Cédric Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (39), pp.12487-12497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131355v1</w:t>
+                <w:t xml:space="preserve">hal-02296063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Age of Electrophilic Perfluoro­alk­ylation Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids as new media for electrophilic trifluoromethylation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201101535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.156-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123366v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octupolar derivatives functionalized with superacceptor peripheral groups Synthesis and evaluation of the electron-withdrawing ability of potent unusual groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The New Age of Electrophilic Perfluoro­alk­ylation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (13), pp.2479-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201101535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103460⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02296063v1</w:t>
+                <w:t xml:space="preserve">hal-05123366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient copper-induced coupling between NH-fluoroalkylated sulfoximines and aryl iodides or bromides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Toffano</w:t>
+                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Phanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaz Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.07.060⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (18), pp.4879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123370v1</w:t>
+                <w:t xml:space="preserve">hal-05123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+                <w:t xml:space="preserve">Sulfoximines as a Versatile Scaffold for Electrophilic Fluoroalkylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillerm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (25), pp.4862-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123375v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoximines as a Versatile Scaffold for Electrophilic Fluoroalkylating Reagents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadoret</w:t>
+                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100503⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123372v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+                <w:t xml:space="preserve">Efficient copper-induced coupling between NH-fluoroalkylated sulfoximines and aryl iodides or bromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (39), pp.7575-7580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632455v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Immolative Reduction of Trifluoromethyl Sulfoxides Promoted by Trifluoromethanesulfonic Anhydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5772-5776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12532,103 +12532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t>
@@ -12666,103 +12666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Preparation of Fluoroalkylated Sulfilimine and Sulfilimino Iminium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 352 (16), pp.2805-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12796,103 +12796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistical insight into ‘electrophilic’ trifluoromethylation with S-(trifluoromethyl)dibenzothiophenium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Popkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (41), pp.5388-5391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12920,715 +12920,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfilimines and Sulfoximines by Reaction of Nitriles with Perfluoroalkyl Sulfoxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
+                <w:t xml:space="preserve">Effect of Fluorination on the Pharmacological Profile of 11β Isomers of Fulvestrant in Breast Carcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Laïos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cleeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.883-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm801154q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131344v1</w:t>
+                <w:t xml:space="preserve">hal-05123408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic and Benzylic C–H Bond Functionalization Upon Reaction between Nitriles and Perfluoroalkyl Sulfoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (31), pp.5313-5316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200900873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fluorination on the Pharmacological Profile of 11β Isomers of Fulvestrant in Breast Carcinoma Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preparation and Reactivity of some New Keto- and Styrene-Based Trifluoromethoxylated Synthons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Zriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (3), pp.883-887. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (07), pp.1131-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm801154q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1088155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123408v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Reactivity of some New Keto- and Styrene-Based Trifluoromethoxylated Synthons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benchmark and Solvent‐Free Preparation of Sulfonium Salt Based Electrophilic Trifluoromethylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Raymondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1088155⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (9), pp.1390-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200801222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123404v1</w:t>
+                <w:t xml:space="preserve">hal-05123406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark and Solvent‐Free Preparation of Sulfonium Salt Based Electrophilic Trifluoromethylating Reagents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Sulfilimines and Sulfoximines by Reaction of Nitriles with Perfluoroalkyl Sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Raymondeau</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 (9), pp.1390-1397. </w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (19), pp.3150-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200801222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123406v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trifluoromethoxy group as a fluorine twin in the Diels–Alder reactions of halogenated quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (31), pp.4575-4578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13662,90 +13662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorous tolerance of the estrogen receptor alpha as probed by 11-polyfluoroalkylestradiol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Agouridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cleeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Laïos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13847,64 +13847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (41), pp.10330-10336. </w:t>
@@ -13955,64 +13955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Zard trifluoromethylketone synthesis for the preparation of potential bifunctional fluorinated synthons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 128 (10), pp.1235-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14040,618 +14040,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward One-Pot Synthesis of Trifluoromethyl Sulfonium Salts</w:t>
+                <w:t xml:space="preserve">Selective Michael additions of primary and secondary amines to perfluoroalkylated sulfoxides and sulfones as a tool for fluorous tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tordeux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Larpent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.1279. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (51), pp.9121-9124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200503776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094238v1</w:t>
+                <w:t xml:space="preserve">hal-05123422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Michael additions of primary and secondary amines to perfluoroalkylated sulfoxides and sulfones as a tool for fluorous tagging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">An Expedient Synthesis of Perfluorinated Tetraazamacrocycles: New Ligands for Copper-Catalyzed Oxidation under Fluorous Biphasic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin de Castries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monmotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Larpent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.077⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200600523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123422v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expedient Synthesis of Perfluorinated Tetraazamacrocycles: New Ligands for Copper-Catalyzed Oxidation under Fluorous Biphasic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Loss of antagonistic activity of tamoxifen by replacement of one N-methyl of its side chain by fluorinated residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cleeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyane Kizilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200600523⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (22), pp.7531-7538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00103882v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of antagonistic activity of tamoxifen by replacement of one N-methyl of its side chain by fluorinated residues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Straightforward One-Pot Synthesis of Trifluoromethyl Sulfonium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wakselman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05123424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacidifiers: Assessing the Activation and the Mode of Charge Transmission of the Extraordinary Electron-Withdrawing SO 2 CF 3 and S(O)(NSO 2 CF 3 )CF 3 Substituents in Carbanion Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyane Kizilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Buncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14698,77 +14698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 11β-Perfluorohexylestradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Agouridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Popkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14841,64 +14841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (14), pp.2297-2302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14932,103 +14932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29/28, 30/28Silicon, 34/32sulfur and 80/77selenium isotope-induced fluorine chemical shifts through two bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42, pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15056,317 +15056,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidity Inversions of α-NO 2 and α-SO 2 CF 3 Activated Carbon Acids as a Result of Contrasting Solvent Effects on Transfer from Water to Dimethyl Sulfoxide Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Preparation of Aliphatic Fluorinated Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Terrier</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (17), pp.6566-6570. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (04), pp.0565-0569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo034244o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-37651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123436v1</w:t>
+                <w:t xml:space="preserve">hal-05123440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Preparation of Aliphatic Fluorinated Sulfoximines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Acidity Inversions of α-NO 2 and α-SO 2 CF 3 Activated Carbon Acids as a Result of Contrasting Solvent Effects on Transfer from Water to Dimethyl Sulfoxide Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Wakselman</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyane Kizilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2003 (04), pp.0565-0569. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (17), pp.6566-6570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2003-37651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo034244o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123440v1</w:t>
+                <w:t xml:space="preserve">hal-05123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroalkylation of 2-mercaptoethanol as a key step for a new synthesis of perfluoroalkyl vinyl sulfides, sulfoxides and sulfones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 124, pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15412,64 +15412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mild and Practical Preparation of Trifluoromethaneselenenyl Chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (9), pp.1262-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15503,77 +15503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convenient Access to Perfluoroalkyl Selenoethers and Selenyl Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Vit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2001 (08), pp.1260-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15633,51 +15633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Motherwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15724,51 +15724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzamine alkaloids, syntheses and synthetic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15828,51 +15828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal synthesis of Manzamine C via a sila-Cope elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15919,51 +15919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zincke-bradsher convergent strategy for the synthesis of the ABE tricyclic core of Manzamine A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16010,51 +16010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective synthesis of the tricyclic core of manzamine a: The bradsher cycloaddition route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mérienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16146,51 +16146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the preparation of molecules merging fluorine and chalcogen atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23TH International Symposium of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16215,120 +16215,120 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-perfluoroalkyl sulfoximines: from synthesis to reactivity on photoredox catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan joint symposium on organofluorine chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Organic chemistry in Paris, Conférences de l’institut de chimie du Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373926v1</w:t>
+                <w:t xml:space="preserve">hal-04373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox catalysis: a powerful tool to prepare perfluoroalkylated and trifluoromethylthiolated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Internationale de Chimie Toulouse-Kiev (ICTK - 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16353,120 +16353,120 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-perfluoroalkyl sulfoximines: from synthesis to reactivity on photoredox catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic chemistry in Paris, Conférences de l’institut de chimie du Collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">France-Japan joint symposium on organofluorine chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373922v1</w:t>
+                <w:t xml:space="preserve">hal-04373926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Perfluoroalkyl sulfoximines: preparation and use as source of radicals under photoredox catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organofluorine Chemistry, Le studium conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16517,51 +16517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohier Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16616,51 +16616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New and general access to S-perfluoroalkyl NH sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22st International Symposium on Fluorine Chemistry (22stISFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16711,51 +16711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohier Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16842,51 +16842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervalent Iodosulfoximines synthesis - An access to new perfluoroalkylating reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16911,51 +16911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-perfluoroalkylated sulfoximines : synthesis and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Bürgenstock Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17012,51 +17012,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of S-RF Sulfilimines and S-RF Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Fluorinated Motifs - Synthesis, Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17113,77 +17113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Feature: Metal‐Free Visible‐Light‐Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow (Eur. J. Org. Chem. 10/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.1190-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201901800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17450,51 +17450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="124DAC35"/>
+    <w:nsid w:val="EBE5665B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17681,51 +17681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>