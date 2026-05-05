--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -995,646 +995,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐Pot Regioselective γ‐Trifluoromethylthiolation and γ‐Methylthiolation of Enals</w:t>
+                <w:t xml:space="preserve">From perfluoroalkyl aryl sulfoxides to ortho thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Banoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Killian Henault</w:t>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400119⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2108-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533535v1</w:t>
+                <w:t xml:space="preserve">hal-04689107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site‐Selective γ‐Trihalomethylation and γ‐Dihalomethylidenation of Silyl Dienol Ethers under Organophotoredox Catalysis</w:t>
+                <w:t xml:space="preserve">Electrophilic Fluorination of Silyl Dienol Ethers: a General and Selective Access to γ‐Fluoro Enals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Banoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403598⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (10), pp.e202303545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833542v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Driven Synthesis and Functionalization of Bicycloalkanes, Cubanes and Related Bioisosteres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One‐Pot Regioselective γ‐Trifluoromethylthiolation and γ‐Methylthiolation of Enals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cuadros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">Killian Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202317333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451019v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perfluoroalkyl aryl sulfoxides to ortho thioethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site‐Selective γ‐Trihalomethylation and γ‐Dihalomethylidenation of Silyl Dienol Ethers under Organophotoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Li</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.2108-2113. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689107v1</w:t>
+                <w:t xml:space="preserve">hal-04833542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic Fluorination of Silyl Dienol Ethers: a General and Selective Access to γ‐Fluoro Enals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light‐Driven Synthesis and Functionalization of Bicycloalkanes, Cubanes and Related Bioisosteres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+                <w:t xml:space="preserve">Sara Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (10), pp.e202303545. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404468v1</w:t>
+                <w:t xml:space="preserve">hal-04451019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Sulfoximines as Methyl and Perdeuteromethyl Transfer Agents and Their Applications in Photoredox Catalysis</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Uses of Photogenerated Oxygen-Centered Radicals in Intermolecular C-O Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,1082 +3383,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Reactivity of N‐Heterocyclic Alkynyl Hypervalent Iodine Reagents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical α-Trifluoromethoxylation of Ketones under Batch and Flow Conditions by Means of Organic Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Le Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">Tommaso Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wodrich</w:t>
+                <w:t xml:space="preserve">Javier Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farzaneh Fadaei‐tirani</w:t>
+                <w:t xml:space="preserve">Benson Jelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101475⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (18), pp.7088-7093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265356v1</w:t>
+                <w:t xml:space="preserve">hal-03380290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Physical Properties and Application of a Series of New Polyoxometalate-Based Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Reactivity of N‐Heterocyclic Alkynyl Hypervalent Iodine Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+                <w:t xml:space="preserve">Matthew Wodrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Farzaneh Fadaei‐tirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26020496⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120947v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical α-Trifluoromethoxylation of Ketones under Batch and Flow Conditions by Means of Organic Photoredox Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">Synthesis, Physical Properties and Application of a Series of New Polyoxometalate-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Bortolato</w:t>
+                <w:t xml:space="preserve">Salomé Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mateos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benson Jelier</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (18), pp.7088-7093. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380290v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Intermolecular C-O Bond Formation with Alkoxyl Radicals: Photoredox-Catalyzed α-Alkoxylation of Carbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pegot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (22), pp.8926-8930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407531v1</w:t>
+                <w:t xml:space="preserve">hal-03487851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular C-O Bond Formation with Alkoxyl Radicals: Photoredox-Catalyzed α-Alkoxylation of Carbonyl Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03444⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.132507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487851v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent free nucleophilic selenocyanation with [bmim][SeCN]. Direct access to perfluoroalkylselenide compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud De-Zordo Banliat</w:t>
+                <w:t xml:space="preserve">(Trifluoromethylselenyl)methylchalcogenyl as emerging fluorinated groups: synthesis under photoredox catalysis and determination of the lipophilicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grollier</w:t>
+                <w:t xml:space="preserve">Arnaud de Zordo‐banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 101, pp.132507. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.6028-6033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834344v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Catherine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (22), pp.9751-9755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834329v1</w:t>
+                <w:t xml:space="preserve">hal-03231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (22), pp.9751-9755. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231821v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
               </w:r>
@@ -4572,706 +4572,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Induced Metal-Free Trifluoromethylselenolation of Electron-Rich Heteroarenes Using the Nucleophilic Me4N][SeCF3] Reagent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Barthélémy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice N. Tuccio</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.506-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901793⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1429-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861697v1</w:t>
+                <w:t xml:space="preserve">hal-02992749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled decomposition of SF6 by electrochemical reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benson Jelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Léonel</w:t>
+                <w:t xml:space="preserve">Erick Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.244⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (24), pp.9264-9280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097747v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992749v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Visible-Light-Induced Metal-Free Trifluoromethylselenolation of Electron-Rich Heteroarenes Using the Nucleophilic Me4N][SeCF3] Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice N. Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erick Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.506-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992788v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">Controlled decomposition of SF6 by electrochemical reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sengmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Taponard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Léonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
+              <w:t xml:space="preserve">, 2020, 16, pp.2948 - 2953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097741v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Gram-Scale Preparation of S -Trifluoromethyl Sulfoximines and Sulfilimino Iminiums, Powerful Reagents for the Late Stage Introduction of the CF 3 Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Certal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5606,680 +5606,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoredox-Catalyzed Selective Synthesis of Allylic Perfluoroalkanes from Alkenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of S-Trifluoromethyl S-Arylsulfoximine Thioglycosides through Pd-Catalyzed Migita Cross-Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourdreux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nedjwa Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouâd Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002046⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (31), pp.4972-4981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992795v1</w:t>
+                <w:t xml:space="preserve">hal-02938398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of S-Trifluoromethyl S-Arylsulfoximine Thioglycosides through Pd-Catalyzed Migita Cross-Coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belkadi</w:t>
+                <w:t xml:space="preserve">Photoredox-Catalyzed Selective Synthesis of Allylic Perfluoroalkanes from Alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouâd Alami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (31), pp.4972-4981. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (45), pp.10213-10216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938398v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General, Practical and Selective Oxidation Protocol for CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S into CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S(O) Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liubov Sokolenko</w:t>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisa Orlova</w:t>
+                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Filatov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (7), pp.4086-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358280v1</w:t>
+                <w:t xml:space="preserve">hal-02093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging hypervalent iodine and sulfoximine chemistry: a new electrophilic trifluoromethylation reagent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+                <w:t xml:space="preserve">General, Practical and Selective Oxidation Protocol for CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S into CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S(O) Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Sokolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">Raisa Orlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sc04289j⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514618v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Merging hypervalent iodine and sulfoximine chemistry: a new electrophilic trifluoromethylation reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorna Kalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (7), pp.4086-4094. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (45), pp.10516-10523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9sc04289j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093608v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni/Photoredox-Dual-Catalyzed Functionalization of 1-Thiosugars</w:t>
               </w:r>
@@ -6523,269 +6523,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Trapping of Alkoxyl Radicals with Alkenes: A New Route to Ether Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
+                <w:t xml:space="preserve">Spin trapping : la chasse aux intermédiaires radicalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane André-Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347568v1</w:t>
+                <w:t xml:space="preserve">hal-03011793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin trapping : la chasse aux intermédiaires radicalaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+                <w:t xml:space="preserve">Intermolecular Trapping of Alkoxyl Radicals with Alkenes: A New Route to Ether Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (13), pp.1489-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1611785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011793v1</w:t>
+                <w:t xml:space="preserve">hal-02347568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-Component Photoredox-Mediated Azidoalkoxy-trifluoromethylation of Alkenes</w:t>
               </w:r>
@@ -7033,295 +7033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Preparation of Vinyl S -Trifluoromethyl N H Aryl Sulfoximines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imidazolium‐Based Ionic Liquids as Efficient Reagents for the C−O Bond Cleavage of Lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Prieto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+                <w:t xml:space="preserve">Marina Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Toffano</w:t>
+                <w:t xml:space="preserve">Amel A. Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800324⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201701668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358294v1</w:t>
+                <w:t xml:space="preserve">hal-01817782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazolium‐Based Ionic Liquids as Efficient Reagents for the C−O Bond Cleavage of Lignin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Thierry</w:t>
+                <w:t xml:space="preserve">Facile Preparation of Vinyl S -Trifluoromethyl N H Aryl Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel A. Majira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pegot</w:t>
+                <w:t xml:space="preserve">Alexis Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.439-448. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (27-28), pp.3764-3770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201701668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817782v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Aryl- and Alkyl S -Perfluoroalkylated NH -Sulfoximines from Sulfides</w:t>
               </w:r>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in perfluorinated sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7532,77 +7532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox‐Initiated 1,2‐Difunctionalization of Alkenes with N ‐Chloro S ‐Fluoroalkyl Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Trifluoromethylthiolation Reactions Involving Radical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkoxyl Radicals Generated under Photoredox Catalysis: A Strategy for anti-Markovnikov Alkoxylation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,64 +8415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CF 3 S(O) n -containing enaminones as precursors for the synthesis of pyrimidine-4(3 H )-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liubov Sokolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii Yagupolskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliia Kumanetska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8543,429 +8543,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Riadh Zriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schio</w:t>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624958v1</w:t>
+                <w:t xml:space="preserve">hal-01606613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
+                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Zriba</w:t>
+                <w:t xml:space="preserve">Marion Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Pierre-André Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606613v1</w:t>
+                <w:t xml:space="preserve">hal-02113752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Diter</w:t>
+                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">Laurent Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113752v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of N-Alkenyl and N-Alkynyl S-Perfluoroalkylated Sulfoximines by Copper Catalysis</w:t>
               </w:r>
@@ -9003,51 +9003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, pp.4423 - 4428. </w:t>
@@ -9231,51 +9231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S -Trifluoromethyl Sulfoximine as a Directing Group in Ortho -Lithiation Reaction toward Structural Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9283,51 +9283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (19), pp.5102-5105. </w:t>
@@ -9417,51 +9417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (14), pp.3069-3075. </w:t>
@@ -9499,51 +9499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative desulfurization–fluorination reaction promoted by [bdmim][F] for the synthesis of difluorinated methyl ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,256 +9623,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arylation of perfluoroalkyl vinyl sulfoxides via the Heck reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov V. Sokolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii L. Yagupolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii G. Vlasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila N. Babichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volidimir O. Lipetskij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.1259-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313987v1</w:t>
+                <w:t xml:space="preserve">hal-01170057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arylation of perfluoroalkyl vinyl sulfoxides via the Heck reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fluor en chimie organique : une montée en puissance (Fluorine in organic chemistry gaining momentum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393-394, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.01.136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170057v1</w:t>
+                <w:t xml:space="preserve">hal-01313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Component Photoredox-Mediated Chloro-, Bromo-, or Iodotrifluoromethylation of Alkenes</w:t>
               </w:r>
@@ -9975,51 +9975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized S-perfluorinated sulfoximines: Preparation and evaluation in catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,51 +10027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179, pp.179-187. </w:t>
@@ -10121,51 +10121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent free nucleophilic introduction of fluorine with [bmim][F]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Isolation of Enantiopure Perfluoroalkylated Sulfilimines and Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,412 +10988,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluoroalkylated Bis(sulfilimine)s and Bis(sulfoximine)s by a Ritter‐Type Reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the electrocatalytic hydrogen evolution reaction promoted by [Mo2O2S2]-based molybdenum cycles in aqueous medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Claude Kemmegne-Mbouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301017⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (14), pp.4848-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt32447d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121430v1</w:t>
+                <w:t xml:space="preserve">hal-01069166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mild and Efficient Procedure for the N-Functionalization of S-Perfluoroalkylated Aryl Sulfoximines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfluoroalkylated Bis(sulfilimine)s and Bis(sulfoximine)s by a Ritter‐Type Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (34), pp.7800 - 7808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05131369v1</w:t>
+                <w:t xml:space="preserve">hal-05121430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electrocatalytic hydrogen evolution reaction promoted by [Mo2O2S2]-based molybdenum cycles in aqueous medium.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mild and Efficient Procedure for the N-Functionalization of S-Perfluoroalkylated Aryl Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Claude Kemmegne-Mbouguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
+                <w:t xml:space="preserve">Céline Constant-Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (14), pp.4848-58. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (11), pp.1505-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt32447d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069166v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Flexible Character of MIL-88 Iron(III) Dicarboxylates on the Adsorption of n-Alkanes</w:t>
               </w:r>
@@ -11672,51 +11672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as new media for electrophilic trifluoromethylation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11793,51 +11793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Age of Electrophilic Perfluoro­alk­ylation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11878,494 +11878,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfoximines as a Versatile Scaffold for Electrophilic Fluoroalkylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+                <w:t xml:space="preserve">Frédéric Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Phanon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (25), pp.4862-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123375v1</w:t>
+                <w:t xml:space="preserve">hal-05123372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfoximines as a Versatile Scaffold for Electrophilic Fluoroalkylating Reagents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Urban</w:t>
+                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cadoret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100503⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123372v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+                <w:t xml:space="preserve">Effect of NH2 and CF3 functionalization on the hydrogen sorption properties of MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Delphine Phanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Matjaz Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+                <w:t xml:space="preserve">Vincent Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.17839. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (18), pp.4879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1dt10115c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632455v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient copper-induced coupling between NH-fluoroalkylated sulfoximines and aryl iodides or bromides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloée Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (39), pp.7575-7580. </w:t>
@@ -12409,538 +12409,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Immolative Reduction of Trifluoromethyl Sulfoxides Promoted by Trifluoromethanesulfonic Anhydride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Mechanistical insight into ‘electrophilic’ trifluoromethylation with S-(trifluoromethyl)dibenzothiophenium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001069⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (41), pp.5388-5391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123388v1</w:t>
+                <w:t xml:space="preserve">hal-05123389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐Immolative Reduction of Trifluoromethyl Sulfoxides Promoted by Trifluoromethanesulfonic Anhydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (30), pp.5772-5776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474406v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Preparation of Fluoroalkylated Sulfilimine and Sulfilimino Iminium Salts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201000494⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123379v1</w:t>
+                <w:t xml:space="preserve">hal-00474406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistical insight into ‘electrophilic’ trifluoromethylation with S-(trifluoromethyl)dibenzothiophenium salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Divergent Preparation of Fluoroalkylated Sulfilimine and Sulfilimino Iminium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (41), pp.5388-5391. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352 (16), pp.2805-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.07.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123389v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fluorination on the Pharmacological Profile of 11β Isomers of Fulvestrant in Breast Carcinoma Cells</w:t>
               </w:r>
@@ -13060,90 +13060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic and Benzylic C–H Bond Functionalization Upon Reaction between Nitriles and Perfluoroalkyl Sulfoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13190,51 +13190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Reactivity of some New Keto- and Styrene-Based Trifluoromethoxylated Synthons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13294,90 +13294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark and Solvent‐Free Preparation of Sulfonium Salt Based Electrophilic Trifluoromethylating Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Raymondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13424,51 +13424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfilimines and Sulfoximines by Reaction of Nitriles with Perfluoroalkyl Sulfoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13476,51 +13476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (19), pp.3150-3153. </w:t>
@@ -13802,658 +13802,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-tetrasubstituted cyclam derivatives appended with sulfonyl or sulfinyl groups via aza-Michael addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+                <w:t xml:space="preserve">Evaluation of Zard trifluoromethylketone synthesis for the preparation of potential bifunctional fluorinated synthons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (10), pp.1235-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123411v1</w:t>
+                <w:t xml:space="preserve">hal-05123413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Zard trifluoromethylketone synthesis for the preparation of potential bifunctional fluorinated synthons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Diter</w:t>
+                <w:t xml:space="preserve">Synthesis of N-tetrasubstituted cyclam derivatives appended with sulfonyl or sulfinyl groups via aza-Michael addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin de Castries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 128 (10), pp.1235-1240. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (41), pp.10330-10336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123413v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Michael additions of primary and secondary amines to perfluoroalkylated sulfoxides and sulfones as a tool for fluorous tagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of antagonistic activity of tamoxifen by replacement of one N-methyl of its side chain by fluorinated residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Agouridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cleeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
+                <w:t xml:space="preserve">Elyane Kizilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.077⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (22), pp.7531-7538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123422v1</w:t>
+                <w:t xml:space="preserve">hal-05123424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expedient Synthesis of Perfluorinated Tetraazamacrocycles: New Ligands for Copper-Catalyzed Oxidation under Fluorous Biphasic Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin de Castries</w:t>
+                <w:t xml:space="preserve">Selective Michael additions of primary and secondary amines to perfluoroalkylated sulfoxides and sulfones as a tool for fluorous tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Larpent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Larpent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20, pp.4685. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (51), pp.9121-9124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200600523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00103882v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of antagonistic activity of tamoxifen by replacement of one N-methyl of its side chain by fluorinated residues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elyane Kizilian</w:t>
+                <w:t xml:space="preserve">An Expedient Synthesis of Perfluorinated Tetraazamacrocycles: New Ligands for Copper-Catalyzed Oxidation under Fluorous Biphasic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin de Castries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monmotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Larpent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200600523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05123424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward One-Pot Synthesis of Trifluoromethyl Sulfonium Salts</w:t>
               </w:r>
@@ -14594,51 +14594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyane Kizilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14737,51 +14737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Blazejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Popkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (22), pp.8907-8912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14809,274 +14809,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fluoroalkyl Vinyl Sulfoxides and their Use in Diels-Alder Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">29/28, 30/28Silicon, 34/32sulfur and 80/77selenium isotope-induced fluorine chemical shifts through two bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Moïse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+                <w:t xml:space="preserve">Jérôme Guidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-831201⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123433v1</w:t>
+                <w:t xml:space="preserve">hal-00093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29/28, 30/28Silicon, 34/32sulfur and 80/77selenium isotope-induced fluorine chemical shifts through two bonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Tordeux</w:t>
+                <w:t xml:space="preserve">Synthesis of Fluoroalkyl Vinyl Sulfoxides and their Use in Diels-Alder Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42, pp.700. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (14), pp.2297-2302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-831201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093911v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Preparation of Aliphatic Fluorinated Sulfoximines</w:t>
               </w:r>
@@ -15153,77 +15153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidity Inversions of α-NO 2 and α-SO 2 CF 3 Activated Carbon Acids as a Result of Contrasting Solvent Effects on Transfer from Water to Dimethyl Sulfoxide Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyane Kizilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15296,51 +15296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Goumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16416,346 +16416,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Perfluoroalkyl sulfoximines: preparation and use as source of radicals under photoredox catalysis</w:t>
+                <w:t xml:space="preserve">New and general access to S-perfluoroalkyl NH sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organofluorine Chemistry, Le studium conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">22st International Symposium on Fluorine Chemistry (22stISFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373918v1</w:t>
+                <w:t xml:space="preserve">hal-04373912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New and general access to S-perfluoroalkyl NH sulfoximines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-Perfluoroalkyl sulfoximines: preparation and use as source of radicals under photoredox catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on fluorine chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Progress in Organofluorine Chemistry, Le studium conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828289v1</w:t>
+                <w:t xml:space="preserve">hal-04373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New and general access to S-perfluoroalkyl NH sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohier Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22st International Symposium on Fluorine Chemistry (22stISFC)</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on fluorine chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373912v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New and general access to S-perfluoroalkyl NH sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohier Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17450,51 +17450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBE5665B"/>
+    <w:nsid w:val="24ADC0C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17681,51 +17681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>