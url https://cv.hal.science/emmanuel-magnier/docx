--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -4170,295 +4170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
+                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231821v1</w:t>
+                <w:t xml:space="preserve">hal-03834329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-mediated nucleophilic trifluoromethylselenolation of activated alkyl bromides via umpolung reactivity of trifluoromethyl tolueneselenosulfinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100, pp.132498. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (22), pp.9751-9755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834329v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
               </w:r>
@@ -4572,395 +4572,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1429-1432. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992749v1</w:t>
+                <w:t xml:space="preserve">hal-03097741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
+                <w:t xml:space="preserve">Metal-Free Visible-Light-Mediated Hydrotrifluoromethylation of Unactivated Alkenes and Alkynes in Continuous Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rössler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benson Jelier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1429-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992788v1</w:t>
+                <w:t xml:space="preserve">hal-02992749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free nucleophilic trifluoromethylselenolation via an iodide-mediated umpolung reactivity of trifluoromethylselenotoluenesulfonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
+                <w:t xml:space="preserve">Pyridinium Salts as Redox‐Active Functional Group Transfer Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benson Jelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Taponard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erick Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.3032 - 3037. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (24), pp.9264-9280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201911660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097741v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Induced Metal-Free Trifluoromethylselenolation of Electron-Rich Heteroarenes Using the Nucleophilic Me4N][SeCF3] Reagent</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Compatible Access to α‐Trifluoromethylseleno‐Enones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Gram-Scale Preparation of S -Trifluoromethyl Sulfoximines and Sulfilimino Iminiums, Powerful Reagents for the Late Stage Introduction of the CF 3 Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Certal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Synthesis of 1,2-Benzo[ e ]thiazine and Benzo[ d ]thiazole Analogues Containing a S -Trifluoromethyl Sulfoximine Group: Preparation and New Properties of the Adachi Reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,51 +6654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular Trapping of Alkoxyl Radicals with Alkenes: A New Route to Ether Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,51 +7173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Preparation of Vinyl S -Trifluoromethyl N H Aryl Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,51 +7441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in perfluorinated sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7662,51 +7662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Trifluoromethylthiolation Reactions Involving Radical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkoxyl Radicals Generated under Photoredox Catalysis: A Strategy for anti-Markovnikov Alkoxylation Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8543,429 +8543,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Zriba</w:t>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
+                <w:t xml:space="preserve">Laurent Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (6), pp.1-7. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606613v1</w:t>
+                <w:t xml:space="preserve">hal-02624958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
+                <w:t xml:space="preserve">Dichlorotrifluoromethoxyacetic acid: Preparation and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Diter</w:t>
+                <w:t xml:space="preserve">Riadh Zriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113752v1</w:t>
+                <w:t xml:space="preserve">hal-01606613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids for Fast and Solvent-Free Nucleophilic Trifluoromethylthiolation of Alkyl Halides and Alcohols</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorinated sulfilimino iminiums: a versatile source of perfluoroalkyl radicals under photoredox catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernardelli</w:t>
+                <w:t xml:space="preserve">Marion Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schio</w:t>
+                <w:t xml:space="preserve">Pierre-André Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (42), pp.6319-6326. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201700290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624958v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of N-Alkenyl and N-Alkynyl S-Perfluoroalkylated Sulfoximines by Copper Catalysis</w:t>
               </w:r>
@@ -13190,51 +13190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Reactivity of some New Keto- and Styrene-Based Trifluoromethoxylated Synthons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16586,51 +16586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohier Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16711,51 +16711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohier Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17450,51 +17450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24ADC0C8"/>
+    <w:nsid w:val="5854A7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17681,51 +17681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3392-3971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14983148X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goujon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jemail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2705-6364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500865" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baldon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tuccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc01068c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5c00148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Nouaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Terzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202424459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cuadros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulei Pan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Montigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt L&#245;kov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kesk&#252;la" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Soosaar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dell'Amico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400510" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Andr&#233;-Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorna Kalim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;douin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Besrour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2131-4126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03676" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxiang Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200173" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03784203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vigier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bortolato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mateos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Jelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Le Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wodrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei&#8208;tirani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Basset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020496" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03444" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De-Zordo Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grollier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132507" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Zordo&#8208;banliat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132498" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barthelemy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R&#246;ssler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201911660" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N. Tuccio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901793" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouvet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sengmany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;onel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.244" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202000185" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121267v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pietrasiak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005104" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Certal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou&#226;d Alami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000821" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002046" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Le" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Sokolenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Orlova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Filatov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Yagupolskii" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071249" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04289j" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt90029b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611785" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01817782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thierry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A. Majira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701668" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prieto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Toffano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800324" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glachet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611278" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806522" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras M Sokolenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya I Dronkina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev M Yagupolskii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L Yagupolskii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22050804" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700734" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Parrain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700859" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliia Kumanetska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.046" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernardelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701222" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zriba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060966" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700290" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600649" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WTD2NB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Bournaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b02548" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urban" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bourne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500201" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov V. Sokolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii L. Yagupolskii" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii G. Vlasenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila N. Babichenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volidimir O. Lipetskij" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.01.136" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347532v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2015.06.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSHPXSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol5021477" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966064v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500374e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mendes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rives" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alirio Egidio Rodrigues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401974" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZL98Q0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121417v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kolodziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2014.410" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069166v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Claude Kemmegne-Mbouguen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32447d" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121430v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131369v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Mac&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constant-Urban" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem A. Ramsahye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Khuong Trung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Scott" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303830b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Droumaguet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clift" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mongin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J4809JZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131355v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blazejewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123366v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101535" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123372v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadoret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Blazejewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100503" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123375v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Phanon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mazaj" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillerm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt10115c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W57QZHD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Popkin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.07.154" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001069" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000494" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Agouridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cleeren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801154q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900873" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1088155" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123406v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raymondeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801222" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900410" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.05.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131336v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2007.11.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSN2034-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123411v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Castries" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.067" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123424v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Kizilian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.07.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.077" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103882v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monmotton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600523" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8461S9N4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094238v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tordeux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wakselman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503776" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH7NNPBM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Buncel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0436291" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051424k" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guidotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1422" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123433v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mo&#239;se" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37651" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123436v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034244o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094395v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magder" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00170-2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1KST74J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20021262" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123444v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-16050" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123446v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corlay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Motherwell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807333C" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langlois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00357-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123448v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00270-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10744-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123452v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;rienne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)02071-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373929v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373926v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828289v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohier Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828299v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04400529v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422847v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386034v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901800" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>