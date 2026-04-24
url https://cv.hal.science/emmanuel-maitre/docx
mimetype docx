--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1559,85 +1559,73 @@
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 227 (22), pp.9596-9611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods in fluid-structure coupling with application to biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1656,379 +1644,379 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Special Issue: Sixth International Congress on Industrial Applied Mathematics (ICIAM07) and GAMM Annual Meeting, Zürich 2007, 7 (1), pp.1140301-1140302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.200700575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pamm.200700575⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set method for fluid-structure interactions with immersed surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (3), pp.415-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202506001212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pseudo-monotonicity adapted to doubly nonlinear elliptic-parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Witomski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (2), pp.223-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0362-546X(01)00748-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0362-546X(01)00748-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation with boundary conditions for free surface localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Witomski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 84 (2), pp.275-303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002110050472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002110050472⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2038,120 +2026,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Optimal Transportation and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Applied and Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient interface capturing method for a large collection of interacting particles immersed in a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Jedouaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2180,177 +2168,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCFD9 - 9th International Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport using Helmholtz-Hodge Decomposition and First-Order Primal-Dual Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. pp.4748-4752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast semi-implicit level set methods for fluid structure interaction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2366,73 +2354,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartesian Grid, Level-set &amp; Immersed Boundary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian model of immersed elastic surfaces with full membrane elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2448,457 +2436,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IW on numerical methods and applications in fluid-structure interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078869v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques pour le transport optimal: application en analyse d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Bouharguane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2012 - Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes eulériennes pour le couplage fluide-structure. Théorie et applications en biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème séminaire de mécanique des fluides numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex fluid modeling of fluid-structure interaction using level-set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Softflow 2009 : complex- and bio-fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level set method and Eulerian elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Workshop on Geometric Analysis, Elasticity, and PDE. Heriot-Watt University.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Set modeling in biomechanics and related numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes numériques pour les équations d'Hamilton-Jacobi et les lois de conservations hyperboliques. École CEA-EDF-INRIA. INRIA Rocquencourt.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche eulérienne et méthodes level-set pour l'interaction fluide-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2914,211 +2902,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GAMNI de Mécanique des Fluides Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of numerical methods for free interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique "Modèles de champ de phase pour l'évolution de structures complexes".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de la contraction d'un cardiomyocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation et imagerie des organes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eulerian method for fluid-structure interaction with biophysical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3147,120 +3135,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Fluid Dynamics, ECCOMAS CFD 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation eulérienne et level-set en couplage fluide-structure, applications en biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelques développements récents du calcul scientifique appliqué à la médecine. Journée IMTh-PSMN, ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,51 +3258,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Set Methods for Fluid-Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3322,105 +3310,105 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Applied Mathematical Sciences, 978-3-031-08658-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes Level Set pour l'interaction fluide-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,70 +3420,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milcent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 86, XI, 198 p., 2021, Mathématiques et Applications, 978-3-030-70075-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70075-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,341 +3493,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primal-dual formulation of the Dynamic Optimal Transport using Helmholtz-Hodge decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric Level Set model of Leidenfrost effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Denis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Houssam Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics optimal transportation and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Bouharguane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaf Bouharguane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability analysis of a Level Set model of immersed elastic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3861,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,100 +3903,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une classe d'équations à double non linéarité : application à la simulation numérique d'un écoulement visqueux compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4018,105 +4006,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation de transport, Level Set et mécanique eulérienne. Application au couplage fluide-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00352876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4263,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905870v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sengers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236468v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047155v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milcent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n3.a11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976501v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744349v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2013.v20.n2.a4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460668v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3HMH4BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352808v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090767856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177593v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.07.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46PBHGPV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KNKJW3T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202506001212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00748-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3GX9CF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19SND24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02047146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078869v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04065679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-08659-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08659-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70075-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921581v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905870v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sengers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128793v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.123811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236468v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047155v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milcent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n3.a11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976501v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744349v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2013.v20.n2.a4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460668v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3HMH4BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352808v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090767856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177593v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.07.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KNKJW3T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202506001212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Witomski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(01)00748-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3GX9CF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050472" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G19SND24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02047146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078869v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouharguane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04065679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-08659-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08659-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70075-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921581v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Khalil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00352876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>